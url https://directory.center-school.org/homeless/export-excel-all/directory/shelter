--- v0 (2026-01-13)
+++ v1 (2026-06-15)
@@ -302,219 +302,219 @@
     <t>6017 Broad Street
 Pittsburgh, PA
 15206</t>
   </si>
   <si>
     <t>(412) 362-0891</t>
   </si>
   <si>
     <t>emergency and bridge housing available for male/female single parents with children</t>
   </si>
   <si>
     <t>Womanspace East</t>
   </si>
   <si>
     <t>PO Box 53009
 Pittsburgh, PA
 15219</t>
   </si>
   <si>
     <t>(412) 765-2661</t>
   </si>
   <si>
     <t>Emergency shelter and bridge housing for women and children.</t>
   </si>
   <si>
-    <t>Women's Center and Shelter of Greater Pittsburgh</t>
+    <t>Women&amp;#039;s Center and Shelter of Greater Pittsburgh</t>
   </si>
   <si>
     <t>PO Box 9024
 Pittsburgh, PA
 15224</t>
   </si>
   <si>
     <t>(412) 687-8017 ext. 311
 (412) 687-8005</t>
   </si>
   <si>
     <t>domestic violence shelter</t>
   </si>
   <si>
     <t>Armstrong</t>
   </si>
   <si>
     <t>HAVIN, Inc.</t>
   </si>
   <si>
     <t>PO Box 983
 Kittanning, PA
 16201</t>
   </si>
   <si>
     <t>(724) 543-1180
 (724) 548-8888
 (724) 548-8888</t>
   </si>
   <si>
     <t>Beaver</t>
   </si>
   <si>
     <t>Community Services Program of Beaver County</t>
   </si>
   <si>
     <t>1013 8th Avenue
 Beaver Falls, PA
 15010</t>
   </si>
   <si>
     <t>(724) 770-2040
 (800) 273-8255</t>
   </si>
   <si>
     <t>8:30 AM - 4:30 PM, M/T/Th,  for advice on resources in the county</t>
   </si>
   <si>
-    <t>Crossroads Homeless Men's Shelter</t>
+    <t>Crossroads Homeless Men&amp;#039;s Shelter</t>
   </si>
   <si>
     <t>409 11th Street
 Beaver Falls, PA
 15010</t>
   </si>
   <si>
     <t>(724) 714-6203</t>
   </si>
   <si>
     <t>Accepts unaccompanied male youth 18 years of age, and fathers.</t>
   </si>
   <si>
     <t>The Cornerstone</t>
   </si>
   <si>
     <t>1217 Seventh Avenue, Second Floor
 Beaver Falls, PA
 15010</t>
   </si>
   <si>
     <t>(724) 846-6400</t>
   </si>
   <si>
-    <t>Single point of entry to most of Beaver County's homeless assistance and housing support programs.</t>
-[...2 lines deleted...]
-    <t>Women's Center of Beaver County</t>
+    <t>Single point of entry to most of Beaver County&amp;#039;s homeless assistance and housing support programs.</t>
+  </si>
+  <si>
+    <t>Women&amp;#039;s Center of Beaver County</t>
   </si>
   <si>
     <t>PO Box 428
 Beaver, PA
 15009</t>
   </si>
   <si>
     <t>(724) 775-0131</t>
   </si>
   <si>
     <t>emergency shelter - priority to domestic violence victims</t>
   </si>
   <si>
     <t>Bedford</t>
   </si>
   <si>
     <t>Your Safe Haven, Inc.</t>
   </si>
   <si>
     <t>220 S. Thomas Street
 Bedford, PA
 15522</t>
   </si>
   <si>
     <t>(814) 623-7664
 (800) 555-5671
 (800) 555-5671</t>
   </si>
   <si>
     <t>domestic violence services - short-term emergency shelter</t>
   </si>
   <si>
     <t>Berks</t>
   </si>
   <si>
-    <t>Hannah's Hope Ministries</t>
+    <t>Hannah&amp;#039;s Hope Ministries</t>
   </si>
   <si>
     <t>736 Upland Ave
 Reading, PA
 19607</t>
   </si>
   <si>
     <t>(610) 655-7716</t>
   </si>
   <si>
     <t>Offers housing for women and children</t>
   </si>
   <si>
-    <t>Mary's Shelter</t>
+    <t>Mary&amp;#039;s Shelter</t>
   </si>
   <si>
     <t>615 Kenhorst Blvd.
 Reading, PA
 19611</t>
   </si>
   <si>
     <t xml:space="preserve">(484) 577-4474
 </t>
   </si>
   <si>
     <t>Housing for youth, pregnant women and new mothers</t>
   </si>
   <si>
     <t>Opportunity House</t>
   </si>
   <si>
     <t>430 North Second Street
 Reading, PA
 19601</t>
   </si>
   <si>
     <t>(610) 374-4696</t>
   </si>
   <si>
     <t>offer services to men, women, and children</t>
   </si>
   <si>
     <t>Safe Berks</t>
   </si>
   <si>
     <t>255 Chestnut Street
 Reading, PA
 19602</t>
   </si>
   <si>
     <t>(610) 373-1206
 (844) 789-7233</t>
   </si>
   <si>
-    <t>offers housing to victims of domestic violence or sexual assault. Text 'SAFEBERKS' to 20121</t>
+    <t>offers housing to victims of domestic violence or sexual assault. Text &amp;#039;SAFEBERKS&amp;#039; to 20121</t>
   </si>
   <si>
     <t>Blair</t>
   </si>
   <si>
     <t>Domestic Abuse Project</t>
   </si>
   <si>
     <t>2022 Broad Avenue
 Altoona, PA
 16601</t>
   </si>
   <si>
     <t>(814) 944-3583
 (814) 944-3585
 (814) 944-3585</t>
   </si>
   <si>
     <t>domestic violence housing assistance</t>
   </si>
   <si>
     <t>Teen Shelter</t>
   </si>
   <si>
     <t>1701 6th Avenue
@@ -555,51 +555,51 @@
   </si>
   <si>
     <t>(570) 265-3800</t>
   </si>
   <si>
     <t>Not a shelter.  Provides assistance to homeless families.</t>
   </si>
   <si>
     <t>Trehab</t>
   </si>
   <si>
     <t>147 W. Lockhart Street
 Sayre, PA
 18840</t>
   </si>
   <si>
     <t>(570) 888-0412</t>
   </si>
   <si>
     <t>Not a shelter.  Provides housing assistance.</t>
   </si>
   <si>
     <t>Bucks</t>
   </si>
   <si>
-    <t>A Woman's Place</t>
+    <t>A Woman&amp;#039;s Place</t>
   </si>
   <si>
     <t>Almshouse Road
 Doylestown, PA
 18902</t>
   </si>
   <si>
     <t>(215) 343-9241 x106
 (800) 220-8116</t>
   </si>
   <si>
     <t>Bucks County Emergency Shelter</t>
   </si>
   <si>
     <t>7 Library Way
 Levittown, PA
 19055</t>
   </si>
   <si>
     <t>(215) 949-1727 ext. 301</t>
   </si>
   <si>
     <t>Bucks County Emer. Shelter</t>
   </si>
   <si>
@@ -667,51 +667,51 @@
   <si>
     <t>(724) 283-8700 ext. 22
 (724) 283-8760</t>
   </si>
   <si>
     <t>Services for victims of domestic violence, sexual assault</t>
   </si>
   <si>
     <t>Cambria</t>
   </si>
   <si>
     <t>Martha and Mary House</t>
   </si>
   <si>
     <t>899 Bedford Street
 Johnstown, PA
 15902</t>
   </si>
   <si>
     <t>(814) 254-4413</t>
   </si>
   <si>
     <t>Open to Cambria County residents only.</t>
   </si>
   <si>
-    <t>The Women's Help Center, Inc.</t>
+    <t>The Women&amp;#039;s Help Center, Inc.</t>
   </si>
   <si>
     <t>809 Napoleon Street (office)
 Johnstown, PA
 15901</t>
   </si>
   <si>
     <t xml:space="preserve">(814) 536-5361
 </t>
   </si>
   <si>
     <t>Cameron</t>
   </si>
   <si>
     <t>Citizens Against Physical, Sexual, and Emotional Abuse (C.A.P.S.E.A.)</t>
   </si>
   <si>
     <t>PO Box 464
 Ridgway, PA
 15853</t>
   </si>
   <si>
     <t>(814) 772-3838
 (814) 245-6172
 (814) 245-6172</t>
@@ -848,95 +848,95 @@
     <t>334 South Burrowes Street
 State College, PA
 16801</t>
   </si>
   <si>
     <t>(814) 234-2632</t>
   </si>
   <si>
     <t>for youth ages 16-21; operated by the Centre County Youth Services Bureau (814) 237-5731</t>
   </si>
   <si>
     <t>Chester</t>
   </si>
   <si>
     <t>Coatesville CYWA - Gateway Shelter</t>
   </si>
   <si>
     <t>423 East Lincoln Highway
 Coatesville, PA
 19320</t>
   </si>
   <si>
     <t>(610) 384-9591 ext. 14</t>
   </si>
   <si>
-    <t>families only - All referrals from ConnectPoints Chester County's Central Homeless Intake (1-800-935-3181)</t>
+    <t>families only - All referrals from ConnectPoints Chester County&amp;#039;s Central Homeless Intake (1-800-935-3181)</t>
   </si>
   <si>
     <t>ConnectPoints</t>
   </si>
   <si>
     <t>1003 East Lincoln Highway
 Coatesville, PA
 19320</t>
   </si>
   <si>
     <t>(610) 696-1999 ext. 143
 (800) 935-3181</t>
   </si>
   <si>
     <t>Housing Support Specialists conduct in-depth assessments of individuals and families in Chester County who are homeless or at risk of homelessness to identify and make connections to appropriate housing services. Offering toll free text line at (800)-935-3181</t>
   </si>
   <si>
     <t>Domestic Violence Center of Chester County</t>
   </si>
   <si>
     <t>PO Box 832
 West Chester, PA
 19381</t>
   </si>
   <si>
     <t>(610) 431-3546
 (888) 711-6270</t>
   </si>
   <si>
     <t>Friends Association</t>
   </si>
   <si>
     <t>113 West Chestnut Street
 West Chester, PA
 19380</t>
   </si>
   <si>
     <t>(610) 431-3598 ext. 208</t>
   </si>
   <si>
     <t>Please contact Connect Points at 1-800-935-3181 for assistance.</t>
   </si>
   <si>
-    <t>St. Mary's Franciscan Shelter</t>
+    <t>St. Mary&amp;#039;s Franciscan Shelter</t>
   </si>
   <si>
     <t>209 Emmett Street
 Phoenixville, PA
 19460</t>
   </si>
   <si>
     <t>(610) 933-3097</t>
   </si>
   <si>
     <t>Clarion</t>
   </si>
   <si>
     <t>Stop Abuse For Everyone (SAFE)</t>
   </si>
   <si>
     <t>PO Box 108 
 1302 E. Main Street
 Clarion, PA
 16214</t>
   </si>
   <si>
     <t>(814) 226-8481
 (800) 992-3039
 (800) 992-3039</t>
@@ -1001,83 +1001,83 @@
     <t>330 East Main Street
 Lock Haven, PA
 17745</t>
   </si>
   <si>
     <t>(570) 502-1534</t>
   </si>
   <si>
     <t>Transitional living shelter for families and individuals.Also, have an overnight/temporary shelter for men.</t>
   </si>
   <si>
     <t>Columbia</t>
   </si>
   <si>
     <t>The Gatehouse</t>
   </si>
   <si>
     <t>1 Gatehouse Drive
 Danville, PA
 17821</t>
   </si>
   <si>
     <t>(570) 275-6766</t>
   </si>
   <si>
-    <t>Women's Center</t>
+    <t>Women&amp;#039;s Center</t>
   </si>
   <si>
     <t>111 North Market Street (Office)
 Bloomsburg, PA
 17815</t>
   </si>
   <si>
     <t>(570) 784-6631
 (800) 544-8293</t>
   </si>
   <si>
     <t>Domestic violence shelter</t>
   </si>
   <si>
     <t>Crawford</t>
   </si>
   <si>
     <t>Titusville YWCA - Saint James House Shelter</t>
   </si>
   <si>
     <t>212 N. Franklin Street
 Titusville, PA
 16354</t>
   </si>
   <si>
     <t>(814) 827-9777</t>
   </si>
   <si>
     <t>violence free network</t>
   </si>
   <si>
-    <t>Women's Services, Inc.</t>
+    <t>Women&amp;#039;s Services, Inc.</t>
   </si>
   <si>
     <t>PO Box 637
 Meadville, PA
 16335</t>
   </si>
   <si>
     <t>(814) 724-4637
 (814) 333-9766
 (814) 333-9766</t>
   </si>
   <si>
     <t>YWCA - Housing and Supportive Services</t>
   </si>
   <si>
     <t>201 North Franklin Street
 Titusville, PA
 16354</t>
   </si>
   <si>
     <t>(814) 827-2746</t>
   </si>
   <si>
     <t>emergency shelter and rental assistance</t>
   </si>
@@ -1108,65 +1108,65 @@
   </si>
   <si>
     <t>(717) 249-2200</t>
   </si>
   <si>
     <t>Safe Harbor - domestic violence shelter</t>
   </si>
   <si>
     <t>Family Promise of Harrisburg Capital Region</t>
   </si>
   <si>
     <t>56 Erford Road
 Camp Hill, PA
 17011</t>
   </si>
   <si>
     <t>(717) 737-1100</t>
   </si>
   <si>
     <t>supportive and host home services</t>
   </si>
   <si>
     <t>Dauphin</t>
   </si>
   <si>
-    <t>Bethesda Men's Mission</t>
+    <t>Bethesda Men&amp;#039;s Mission</t>
   </si>
   <si>
     <t>611 Reily Street
 Harrisburg, PA
 17102</t>
   </si>
   <si>
     <t>(717) 257-4442</t>
   </si>
   <si>
     <t>For men only; possible resource for homeless male teens</t>
   </si>
   <si>
-    <t>Bethesda Mission Women and Children's Shelter</t>
+    <t>Bethesda Mission Women and Children&amp;#039;s Shelter</t>
   </si>
   <si>
     <t>Call for protected information
 Harrisburg, PA
 17105</t>
   </si>
   <si>
     <t>(717) 257-4447</t>
   </si>
   <si>
     <t>Long-term recovery facility for women with children or single women. Call to intake counselor required before arrival.</t>
   </si>
   <si>
     <t>Brethren Housing Association</t>
   </si>
   <si>
     <t>219 Hummel Street
 Harrisburg, PA
 17104</t>
   </si>
   <si>
     <t>(717) 233-6016</t>
   </si>
   <si>
     <t>The Side-by-Side program offers permanent housing for individuals with a disability who are experiencing homelessness. The Transitions program offers transitional housing for single women with children.</t>
@@ -1357,51 +1357,51 @@
   </si>
   <si>
     <t>30-45 day emergency shelter for Homeless families with children -
 •2 parent families
 •mom &amp; children
 •dad &amp; children
 •families with 
 physical disabilities
 mailing address 1001 West 21st Street, Erie, PA  16502</t>
   </si>
   <si>
     <t>Fayette</t>
   </si>
   <si>
     <t>City Mission</t>
   </si>
   <si>
     <t>155 North Gallatin Avenue
 Uniontown, PA
 15401</t>
   </si>
   <si>
     <t>(724) 439-0201</t>
   </si>
   <si>
-    <t>Emergency shelter for single women, women with children; men's emergency shelter accepts male high school students at least 18 years of age; transitional living/Gallatin House; youth shelter/Home Again.</t>
+    <t>Emergency shelter for single women, women with children; men&amp;#039;s emergency shelter accepts male high school students at least 18 years of age; transitional living/Gallatin House; youth shelter/Home Again.</t>
   </si>
   <si>
     <t>Domestic Violence Services of Southwestern PA</t>
   </si>
   <si>
     <t>308 East Maiden Street
 Washington, PA
 15301</t>
   </si>
   <si>
     <t>(724) 439-9500
 (724) 437-2530</t>
   </si>
   <si>
     <t>domestic violence services</t>
   </si>
   <si>
     <t>Fayette County Community Action Agency</t>
   </si>
   <si>
     <t>140 North Beeson Avenue
 Uniontown, PA
 15401</t>
   </si>
   <si>
@@ -1838,51 +1838,51 @@
   <si>
     <t>137 East Noble Street
 Nanticoke, PA
 18634</t>
   </si>
   <si>
     <t>(570) 735-7369</t>
   </si>
   <si>
     <t>Shelter for teens with behavioral health needs</t>
   </si>
   <si>
     <t>PO Box 2177
 Wilkes Barre, PA
 18703</t>
   </si>
   <si>
     <t>(570) 823-6799
 (570) 823-7312
 (570) 823-7312</t>
   </si>
   <si>
     <t>operates shelter and bridge housing programs</t>
   </si>
   <si>
-    <t>St.Gabriel Apartments Women's Shelter</t>
+    <t>St.Gabriel Apartments Women&amp;#039;s Shelter</t>
   </si>
   <si>
     <t>13 Williams Street
 Pittston, PA
 18640</t>
   </si>
   <si>
     <t>(570) 602-9796</t>
   </si>
   <si>
     <t>The Salvation Army/Kirby Health Center Family House</t>
   </si>
   <si>
     <t>35 South Pennsylvania Avenue
 Wilkes Barre, PA
 18701</t>
   </si>
   <si>
     <t>(570) 824-8380
 (570) 824-8393</t>
   </si>
   <si>
     <t>Transitional housing</t>
   </si>
   <si>
@@ -1943,51 +1943,51 @@
     <t>24 West Corydon Street
 Bradford, PA
 16701</t>
   </si>
   <si>
     <t>(814) 368-4235
 (814) 368-6325
 (814) 368-6325</t>
   </si>
   <si>
     <t>Mercer</t>
   </si>
   <si>
     <t>AWARE, Inc.</t>
   </si>
   <si>
     <t>Box 662
 Sharon, PA
 16146</t>
   </si>
   <si>
     <t>(724) 981-1457
 (724) 981-3753</t>
   </si>
   <si>
-    <t>Joshua's Haven City Mission</t>
+    <t>Joshua&amp;#039;s Haven City Mission</t>
   </si>
   <si>
     <t>205 Bank Place
 Sharon, PA
 16146</t>
   </si>
   <si>
     <t>(724) 986-0304</t>
   </si>
   <si>
     <t>for males 18 years and over; will accept high school students if age 18 or older</t>
   </si>
   <si>
     <t>Prince of Peace Center</t>
   </si>
   <si>
     <t>502 Darr Avenue
 Farrell, PA
 16121</t>
   </si>
   <si>
     <t>(724) 346-5777 ext. 19
 (724) 346-1440</t>
   </si>
   <si>
@@ -2038,51 +2038,51 @@
     <t>Family Promise of Monroe County</t>
   </si>
   <si>
     <t>1274 N. Ninth St
 Stroudsburg, PA
 18360</t>
   </si>
   <si>
     <t>(570) 420-8589</t>
   </si>
   <si>
     <t>The Salvation Army Emergency Shelter</t>
   </si>
   <si>
     <t>226 Washington Street
 East Stroudsburg, PA
 18301</t>
   </si>
   <si>
     <t>(570) 421-3050</t>
   </si>
   <si>
     <t>emergency short stays only</t>
   </si>
   <si>
-    <t>Women's Resources of Monroe County, Inc.</t>
+    <t>Women&amp;#039;s Resources of Monroe County, Inc.</t>
   </si>
   <si>
     <t>225 J. Wilson Drive (Office) 
 P.O. Box 645
 Delaware Water Gap, PA
 18327</t>
   </si>
   <si>
     <t>(570) 421-4200 ext. 131</t>
   </si>
   <si>
     <t>Offers emergency shelter for parents and their children</t>
   </si>
   <si>
     <t>Montgomery</t>
   </si>
   <si>
     <t>Family Promise Montco PA</t>
   </si>
   <si>
     <t>31 South Spring Garden Street
 Ambler, PA
 19002</t>
   </si>
   <si>
@@ -2109,51 +2109,51 @@
   </si>
   <si>
     <t>(215) 643-3150</t>
   </si>
   <si>
     <t>Salvation Army</t>
   </si>
   <si>
     <t>533 Swede Street
 Norristown, PA
 19401</t>
   </si>
   <si>
     <t>(610) 275-9225</t>
   </si>
   <si>
     <t>(Leesig Booth Family Residence) 
 137 King Street
 Pottstown, PA
 19464</t>
   </si>
   <si>
     <t>(610) 327-0836</t>
   </si>
   <si>
-    <t>Women's Center of Montgomery County</t>
+    <t>Women&amp;#039;s Center of Montgomery County</t>
   </si>
   <si>
     <t>8080 Old York Road Suite 200
 Elkins Park, PA
 19027</t>
   </si>
   <si>
     <t>(215) 885-8440
 (800) 773-2424</t>
   </si>
   <si>
     <t>offers only referrals for domestic violence issues</t>
   </si>
   <si>
     <t>Montour</t>
   </si>
   <si>
     <t>Northampton</t>
   </si>
   <si>
     <t>714 West Broad Street
 Bethlehem, PA
 18018</t>
   </si>
   <si>
@@ -2441,65 +2441,65 @@
   </si>
   <si>
     <t>1430 Cherry Street
 Philadelphia, PA
 19107</t>
   </si>
   <si>
     <t>(215) 686-7150
 (215) 686-7151</t>
   </si>
   <si>
     <t>Emergency housing and services to people who are both experiencing homelessness and at imminent risk of homelessness.</t>
   </si>
   <si>
     <t>Office of Supportive Housing</t>
   </si>
   <si>
     <t>1401 JFK Boulevard, 10th Floor
 Philadelphia, PA
 19102</t>
   </si>
   <si>
     <t>(215) 686-7106</t>
   </si>
   <si>
-    <t>Intake center for city's shelter system.</t>
-[...2 lines deleted...]
-    <t>People's Emergency Center</t>
+    <t>Intake center for city&amp;#039;s shelter system.</t>
+  </si>
+  <si>
+    <t>People&amp;#039;s Emergency Center</t>
   </si>
   <si>
     <t>3902 Spring Garden Street
 Philadelphia, PA
 19104</t>
   </si>
   <si>
     <t>(215) 382-7522</t>
   </si>
   <si>
-    <t>Potter's House</t>
+    <t>Potter&amp;#039;s House</t>
   </si>
   <si>
     <t>525 South 52nd Street
 Philadelphia, PA
 19142</t>
   </si>
   <si>
     <t>(215) 747-7477</t>
   </si>
   <si>
     <t>R.H.D. Woodstock Family Center</t>
   </si>
   <si>
     <t>1981 North Woodstock Street
 Philadelphia, PA
 19121</t>
   </si>
   <si>
     <t>(215) 235-5040</t>
   </si>
   <si>
     <t>Red Cross House</t>
   </si>
   <si>
     <t>4000 Powelton Avenue
@@ -2807,51 +2807,51 @@
 Warren, PA
 16365</t>
   </si>
   <si>
     <t>(814) 726-1271
 (800) 338-3460</t>
   </si>
   <si>
     <t>Faith Inn Action Housing</t>
   </si>
   <si>
     <t>225 Pennsylvania Avenue West
 Warren, PA
 16365</t>
   </si>
   <si>
     <t>(814) 726-2400 ext. 3358</t>
   </si>
   <si>
     <t>Transitional housing for individuals and families</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
-    <t>Avis Arbor Women's Shelter</t>
+    <t>Avis Arbor Women&amp;#039;s Shelter</t>
   </si>
   <si>
     <t>c/o Washington City Mission
 84 West Wheeling Street
 Washington, PA
 15301</t>
   </si>
   <si>
     <t>(724) 228-1804</t>
   </si>
   <si>
     <t>(724) 223-0911
 (724) 223-9190</t>
   </si>
   <si>
     <t>Washington Family Shelter</t>
   </si>
   <si>
     <t>100 Highland Avenue
 Washington, PA
 15301</t>
   </si>
   <si>
     <t>(724) 229-4306</t>
   </si>