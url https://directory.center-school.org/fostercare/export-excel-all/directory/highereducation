--- v1 (2026-03-02)
+++ v2 (2026-06-12)
@@ -14,156 +14,156 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Higher Education" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Higher Education'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="787">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="794">
   <si>
     <t>Statewide Directory</t>
   </si>
   <si>
     <t>COUNTY</t>
   </si>
   <si>
     <t>LIAISON</t>
   </si>
   <si>
     <t>TELEPHONE</t>
   </si>
   <si>
     <t>Adams</t>
   </si>
   <si>
-    <t>GETTYSBURG COLLEGE</t>
+    <t>GETTYSBURG College</t>
   </si>
   <si>
     <t>KATHRYN ADAMS
 SR ASSOC DIR FINANC
 kadams@gettysburg.edu</t>
   </si>
   <si>
     <t>(717) 337-6660</t>
   </si>
   <si>
     <t>Allegheny</t>
   </si>
   <si>
     <t>BELLA CAPELLI ACADEMY</t>
   </si>
   <si>
     <t>ALYCIA CLARK
 FINANCIAL AID LEAD
 aclark@bellabeautyacademy.com</t>
   </si>
   <si>
     <t>(412) 424-0379</t>
   </si>
   <si>
     <t>Bella Capelli Academy - Monroe</t>
   </si>
   <si>
     <t>Alycia Clark
 Financial SVS Lead
 aclark@bellabeautyacademy.com</t>
   </si>
   <si>
     <t>(412) 424-0379 x2</t>
   </si>
   <si>
-    <t>CARLOW UNIVERSITY</t>
+    <t>CARLOW Universtiy</t>
   </si>
   <si>
     <t>NATALIE WILSON
 DIR OF FIN AID
 nlwilson@carlow.edu</t>
   </si>
   <si>
     <t>(412) 578-6171</t>
   </si>
   <si>
-    <t>CARNEGIE MELLON UNIVERSITY</t>
+    <t>CARNEGIE MELLON Universtiy</t>
   </si>
   <si>
     <t>BRYAN KOVAL
 DRCTR STDT SPT RESC
 bkoval@andrew.cmu.edu</t>
   </si>
   <si>
     <t>(412) 268-9562</t>
   </si>
   <si>
     <t>DINA URDA
 ASOC DRCTR FIN AID
 dn11@andrew.cmu.edu</t>
   </si>
   <si>
     <t>(412) 268-1986</t>
   </si>
   <si>
     <t>Community College of Allegheny County, South Campus</t>
   </si>
   <si>
     <t>Tiffany Evans
 Dean of Student Development
 tevans@ccac.edu</t>
   </si>
   <si>
     <t>(412) 501-0018</t>
   </si>
   <si>
     <t>Duquesne University</t>
   </si>
   <si>
     <t>James Zuzack
 Associate Financial Aid Director
 zuzackj@duq.edu</t>
   </si>
   <si>
     <t>(412) 396-4256</t>
   </si>
   <si>
-    <t>DUQUESNE UNIVERSITY</t>
+    <t>DUQUESNE Universtiy</t>
   </si>
   <si>
     <t>ALISON Wokcik
 ASCT FIN AID DRCTR
 petruccia@duq.edu</t>
   </si>
   <si>
     <t>() -</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL - NORTH HILLS</t>
   </si>
   <si>
     <t>LEE MUELLER
 EXECUTIVE DIRECTOR
 lmueller@empire.edu</t>
   </si>
   <si>
     <t>(412) 376-1765</t>
   </si>
   <si>
     <t>MICHELLE WYSOSKI
 FIN ASSIST TEAM LDR
 mwysoski@empire.edu</t>
   </si>
@@ -171,51 +171,51 @@
     <t>(570) 429-4321 x2924</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL-MONROEVILLE</t>
   </si>
   <si>
     <t>ELENA BROWN
 EXECUTIVE DIRECTOR
 ebrown@empire.edu</t>
   </si>
   <si>
     <t>(412) 373-7727</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL-WEST MIFFLIN</t>
   </si>
   <si>
     <t>LISA MANNING
 EXECUTIVE DIRECTOR
 lwhite@empire.edu</t>
   </si>
   <si>
     <t>(412) 653-2870</t>
   </si>
   <si>
-    <t>LA ROCHE UNIVERSITY</t>
+    <t>LA ROCHE Universtiy</t>
   </si>
   <si>
     <t>ROBERT CLEMENS
 ASSIST DIR FIN AID
 robert.clemens@laroche.edu</t>
   </si>
   <si>
     <t>(412) 536-1245</t>
   </si>
   <si>
     <t>PETER HORTON
 CHAPLAIN (FATHER)
 peter.horton@laroche.edu</t>
   </si>
   <si>
     <t>(412) 536-1050</t>
   </si>
   <si>
     <t>Penn State- Greater Allegheny</t>
   </si>
   <si>
     <t>Cheri L. McConnell
 Coach, Fostering Lions Program
 cln3@psu.edu</t>
   </si>
@@ -234,81 +234,81 @@
     <t>(412) 766-1812</t>
   </si>
   <si>
     <t>Pittsburgh Institute of Aeronautics</t>
   </si>
   <si>
     <t>Jon Vukmanic
 Director of Financial Aid and Student Services
 jvukmanic@pia.edu</t>
   </si>
   <si>
     <t>(412) 346-2114</t>
   </si>
   <si>
     <t>Pittsburgh Institute of Mortuary Science</t>
   </si>
   <si>
     <t>Nicole Elachko
 Financial Aid Administrator &amp; VA Certifying Official
 nelachko@pims.edu</t>
   </si>
   <si>
     <t>(412) 362-8500 x113</t>
   </si>
   <si>
-    <t>PITTSBURGH TECHNICAL COLLEGE</t>
+    <t>PITTSBURGH TECHNICAL College</t>
   </si>
   <si>
     <t>DENISE RINGER-FISHER
 Dir of Student Fin Serices
 fisher.denise@ptcollege.edu</t>
   </si>
   <si>
     <t>(412) 809-5316</t>
   </si>
   <si>
-    <t>POINT PARK UNIVERSITY</t>
+    <t>POINT PARK Universtiy</t>
   </si>
   <si>
     <t>SARAH GUIDI
 DIR STDT INTERVENTN
 sguidi@pointpark.edu</t>
   </si>
   <si>
     <t>(412) 392-8022</t>
   </si>
   <si>
     <t>MARYBETH PASTORE
 ASST DIR OF FIN AID
 mpastore@pointpark.edu</t>
   </si>
   <si>
     <t>(412) 392-3967</t>
   </si>
   <si>
-    <t>ROBERT MORRIS UNIVERSITY</t>
+    <t>ROBERT MORRIS Universtiy</t>
   </si>
   <si>
     <t>ARLI SWANEY
 FRSHMN ADMSNS CNSLR
 swaney@rmu.edu</t>
   </si>
   <si>
     <t>(412) 397-5205</t>
   </si>
   <si>
     <t>SARAH HURLEY
 ASSIST DIR FIN AID
 hurleys@rmu.edu</t>
   </si>
   <si>
     <t>(412) 397-6255</t>
   </si>
   <si>
     <t>ROSEDALE TECHNICAL INSTITUTE</t>
   </si>
   <si>
     <t>KIMBERLY BELL
 FIN AID MANAGER
 kim.bell@rosedaletech.org</t>
   </si>
@@ -321,150 +321,150 @@
 rose.leipertz@rosedaletech.org</t>
   </si>
   <si>
     <t>(412) 521-6200 x125</t>
   </si>
   <si>
     <t>TRIANGLE TECH INST PGH</t>
   </si>
   <si>
     <t>BOBBIE FLUCKER
 FIN AID ADMIN
 bflucker@triangle-tech.edu</t>
   </si>
   <si>
     <t>(412) 359-1000</t>
   </si>
   <si>
     <t>CATHERINE WAXTER
 EXEC DIR FIN AID
 cwaxter@triangle-tech.edu</t>
   </si>
   <si>
     <t>(724) 832-1050</t>
   </si>
   <si>
-    <t>UNIV OF PITTSBURGH MAIN</t>
+    <t>Universtiy OF PITTSBURGH MAIN</t>
   </si>
   <si>
     <t>HENRY CRAWFORD
 ASSOC DIR FIN AID
 hjc27@pitt.edu</t>
   </si>
   <si>
     <t>(412) 648-4147</t>
   </si>
   <si>
     <t>STEPHANIE HOOGENDOOM
 DIR ACAD AFFAIRS
 hoogen@pitt.edu</t>
   </si>
   <si>
     <t>(412) 624-9246</t>
   </si>
   <si>
     <t>VET TECH INST</t>
   </si>
   <si>
     <t>DONNA DURR
 DIR OF FIN AID
 ddurr@vti.edu</t>
   </si>
   <si>
     <t>(412) 391-7021</t>
   </si>
   <si>
-    <t>WESTERN PENNA HOSP SCH OF NURS</t>
+    <t>WESTERN PENNA HOSP School OF NURS</t>
   </si>
   <si>
     <t>SARAH LOOMIS
 FINAN AID DIRECTOR
 sarah.loomis@ahn.org</t>
   </si>
   <si>
     <t>(412) 578-5530</t>
   </si>
   <si>
     <t>AMY STOKER
 DIRT SCHL NURSING
 amy.stoker@ahn.org</t>
   </si>
   <si>
     <t>(412) 578-5535</t>
   </si>
   <si>
     <t>Beaver</t>
   </si>
   <si>
-    <t>COMM COLL OF BEAVER COUNTY</t>
+    <t>Community College of Beaver County</t>
+  </si>
+  <si>
+    <t>Janet Davidson
+Director of Student Services
+janet.davidson@ccbc.edu</t>
+  </si>
+  <si>
+    <t>(724) 480-3395</t>
+  </si>
+  <si>
+    <t>Community College OF BEAVER COUNTY</t>
   </si>
   <si>
     <t>STEVE PLANEY
 DIRECTOR OF FIN AID
 steve.planey@ccbc.edu</t>
   </si>
   <si>
-    <t>(724) 480-3395</t>
-[...10 lines deleted...]
-    <t>GENEVA COLLEGE</t>
+    <t>GENEVA College</t>
   </si>
   <si>
     <t>BETH KURTZ
 AST DIR STD FIN SRV
 emkurtz@geneva.edu</t>
   </si>
   <si>
     <t>(724) 847-6533</t>
   </si>
   <si>
     <t>Penn State- Beaver</t>
   </si>
   <si>
     <t>Berks</t>
   </si>
   <si>
-    <t>ALBRIGHT COLLEGE</t>
+    <t>ALBRIGHT College</t>
   </si>
   <si>
     <t>MONICA WILLIAMS
 ASSIST DIR FIN AID
 mawilliams@albright.edu</t>
   </si>
   <si>
     <t>(610) 921-7515</t>
   </si>
   <si>
-    <t>ALVERNIA UNIVERSITY</t>
+    <t>ALVERNIA Universtiy</t>
   </si>
   <si>
     <t>Hillary Schultze
 ADMISSION POC
 Hillary.saylroschulze@alvernia.edu</t>
   </si>
   <si>
     <t>(610) 796-8370</t>
   </si>
   <si>
     <t>CHRISTINE SAADI
 DIR OF STUD FIN
 christine.saadi@alvernia.edu</t>
   </si>
   <si>
     <t>(610) 796-8356</t>
   </si>
   <si>
     <t>BERKS CAREER AND TECHNOLOGY CENTER</t>
   </si>
   <si>
     <t>VICKIE FOREMAN
 FIN AID SPECIALIST
 vaforeman@berkscareer.com</t>
   </si>
@@ -472,51 +472,51 @@
     <t>(610) 743-7630 x6321</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL-READING</t>
   </si>
   <si>
     <t>JANETTE ZELLERS
 REGIONAL SR DIRCTR
 jzellers@empire.edu</t>
   </si>
   <si>
     <t>(610) 372-2777</t>
   </si>
   <si>
     <t>European Medical School of Massage</t>
   </si>
   <si>
     <t>LeAnne Spohn
 Vice President and Financial Aide Administrator
 contact@emsom.edu</t>
   </si>
   <si>
     <t>(610) 670-6100</t>
   </si>
   <si>
-    <t>KUTZTOWN UNIV OF PA</t>
+    <t>KUTZTOWN Universtiy OF PA</t>
   </si>
   <si>
     <t>SUSAN HAAS
 FIN AID COUNSELOR
 haas@kutztown.edu</t>
   </si>
   <si>
     <t>(610) 683-4160</t>
   </si>
   <si>
     <t>JOAN HOLLERAN
 ASSOC DIR FIN AID
 holleran@kutztown.edu</t>
   </si>
   <si>
     <t>(610) 683-4031</t>
   </si>
   <si>
     <t>Penn State- Berks</t>
   </si>
   <si>
     <t>Blair</t>
   </si>
   <si>
     <t>GREATER ALTOONA CAREER &amp; TECH</t>
@@ -533,260 +533,260 @@
     <t>Penn State- Altoona</t>
   </si>
   <si>
     <t>Bucks</t>
   </si>
   <si>
     <t>Automotive Training Center Exton</t>
   </si>
   <si>
     <t>Becky Tuckey
 Assistant Director Financial Aid
 btuckey@autotraining.edu</t>
   </si>
   <si>
     <t>AUTOMOTIVE TRAINING CENTER WARMINSTER</t>
   </si>
   <si>
     <t>BECKY TUCKEY
 ASST DIR FIN AID
 btuckey@autotraining.edu</t>
   </si>
   <si>
     <t>(215) 259-1900</t>
   </si>
   <si>
-    <t>BUCKS COUNTY COMM COLL</t>
+    <t>Bucks County Community College</t>
+  </si>
+  <si>
+    <t>Samantha Gross
+Associate Dean, Academic Initiatives
+samantha.gross@bucks.edu</t>
+  </si>
+  <si>
+    <t>(215) 968-8266</t>
+  </si>
+  <si>
+    <t>BUCKS COUNTY Community College</t>
   </si>
   <si>
     <t>NICOLE YOUNG
 ASSIST DIRECTOR
 nicole.giovetsis@bucks.edu</t>
   </si>
   <si>
     <t>(215) 968-8207</t>
   </si>
   <si>
-    <t>Bucks County Community College</t>
-[...10 lines deleted...]
-    <t>CAIRN UNIVERSITY</t>
+    <t>CAIRN Universtiy</t>
   </si>
   <si>
     <t>SARAH HAGEMAN
 FIN AID COUNSELOR
 shageman@cairn.edu</t>
   </si>
   <si>
     <t>(215) 702-4247</t>
   </si>
   <si>
     <t>STEPHEN CASSEL
 DIRECTOR FIN AID
 scassel@cairn.edu</t>
   </si>
   <si>
     <t>(215) 702-4243</t>
   </si>
   <si>
-    <t>DELAWARE VALLEY UNIVERSITY</t>
+    <t>DELAWARE VALLEY Universtiy</t>
   </si>
   <si>
     <t>BRAHIM BOUIDI
 ASST DIR FIN AID
 brahim.bouidi@delval.edu</t>
   </si>
   <si>
     <t>(215) 489-4739</t>
   </si>
   <si>
     <t>PENNCO TECHNICAL INSTITUTE INC</t>
   </si>
   <si>
     <t>ANGELA EBERHARDT
 ASSOC DIR FIN AID
 aeberhardt@penncotech.edu</t>
   </si>
   <si>
     <t>(215) 785-0111</t>
   </si>
   <si>
     <t>PATRICIA HIMES
 FIN AID OPS MNGR
 phimes@penncotech.edu</t>
   </si>
   <si>
     <t>(215) 785-0111 x328</t>
   </si>
   <si>
     <t>PENNCO Technical Institute, Inc.</t>
   </si>
   <si>
     <t>Cathleen Gonzalez
 Assistant Director of Financial Aid
 cgonzalez@penncotech.edu</t>
   </si>
   <si>
     <t>(215) 785-0111 x321</t>
   </si>
   <si>
     <t>Butler</t>
   </si>
   <si>
-    <t>BUTLER COUNTY COMM COLL</t>
+    <t>Butler County Community College</t>
+  </si>
+  <si>
+    <t>Steve Lockovich
+Off-Campus Sites Student Support Coordinator
+steve.lockovich@bc3.edu</t>
+  </si>
+  <si>
+    <t>(724) 287-8711 x5525</t>
+  </si>
+  <si>
+    <t>BUTLER COUNTY Community College</t>
   </si>
   <si>
     <t>KIMBERLEE MATTHEWS
 ASSIST DIR FIN AID
 kim.matthews@bc3.edu</t>
   </si>
   <si>
     <t>(724) 287-8711</t>
   </si>
   <si>
-    <t>Butler County Community College</t>
-[...10 lines deleted...]
-    <t>SLIPPERY ROCK UNIV OF PENNSYLV</t>
+    <t>Slippery Rock University</t>
+  </si>
+  <si>
+    <t>Karla Fonner
+Director of Student Support
+karla.fonner@sru.edu</t>
+  </si>
+  <si>
+    <t>SLIPPERY ROCK Universtiy OF PENNSYLV</t>
   </si>
   <si>
     <t>ALYSSA DOBSON
 DIR FIN AID
 alyssa.dobson@sru.edu</t>
   </si>
   <si>
     <t>(724) 738-2044</t>
   </si>
   <si>
     <t>KARLA ROMERO
 ASST DIR ADMISSIONS
 karla.romero@sru.edu</t>
   </si>
   <si>
     <t>(724) 738-2653</t>
   </si>
   <si>
-    <t>Slippery Rock University</t>
-[...6 lines deleted...]
-  <si>
     <t>Cambria</t>
   </si>
   <si>
     <t>Commonwealth Technical Institute | Department of Labor &amp; Industry | Office of Vocational Rehabilitation
 Hiram G. Andrews Ctr</t>
   </si>
   <si>
     <t>Tracy Saunders
 Administrative Assistant I
 tsaunders@pa.gov</t>
   </si>
   <si>
     <t>(814) 254-0569</t>
   </si>
   <si>
     <t>CONEMAUGH VALLEY MEMORIAL HOSPITAL</t>
   </si>
   <si>
     <t>LEAH PATTON
 ACAD ADMIN COORD
 lpatton@conemaugh.org</t>
   </si>
   <si>
     <t>(814) 534-9492</t>
   </si>
   <si>
     <t>LAURA ROBERTS
 FIN AID ADMIN
 lroberts@conemaugh.org</t>
   </si>
   <si>
     <t>(814) 534-9890</t>
   </si>
   <si>
-    <t>MT ALOYSIUS COLLEGE</t>
+    <t>MT ALOYSUS College</t>
   </si>
   <si>
     <t>STACY SCHENK
 DIR FIN AID
 sschenk@mtaloy.edu</t>
   </si>
   <si>
     <t>(814) 886-6357</t>
   </si>
   <si>
     <t>Pennsylvania Highlands Community College</t>
   </si>
   <si>
     <t>Mary Hattaway
 Financial Aid and Military Benefits Coordinator
 mhatt@pennhighlands.edu</t>
   </si>
   <si>
     <t>(814) 262-6435</t>
   </si>
   <si>
     <t>Mindy Nitch
 Director, Student Success Center
 mnitch@pennhighlands.edu</t>
   </si>
   <si>
     <t>(814) 262-6433</t>
   </si>
   <si>
     <t>Saint Francis University</t>
   </si>
   <si>
     <t>Erin McCloskey
 Assistant Vice President - Recruiting
 emccloskey@francis.edu</t>
   </si>
   <si>
     <t>(814) 472-3100</t>
   </si>
   <si>
-    <t>ST FRANCIS UNIVERSITY</t>
+    <t>ST FRANCIS Universtiy</t>
   </si>
   <si>
     <t>SHANE HIMES
 DRTR OF FINAN AID
 shimes@francis.edu</t>
   </si>
   <si>
     <t>(814) 472-3945</t>
   </si>
   <si>
     <t>ERIN MCCLOSKEY
 ASST VP RECRUITING
 emccloskey@francis.edu</t>
   </si>
   <si>
     <t>(814) 472-3938</t>
   </si>
   <si>
     <t>Centre</t>
   </si>
   <si>
     <t>Penn State- University Park</t>
   </si>
   <si>
     <t>Cheri McConnell
@@ -797,189 +797,189 @@
     <t>SOUTH HILLS SCHOOL OF BUS &amp; TE</t>
   </si>
   <si>
     <t>LEROY SPICER
 DRCTR FINANCIAL AID
 lspicer@southhills.edu</t>
   </si>
   <si>
     <t>(814) 234-7755</t>
   </si>
   <si>
     <t>Chester</t>
   </si>
   <si>
     <t>AUTOMOTIVE TRAINING CENTER EXTON</t>
   </si>
   <si>
     <t>NICOLE GILBERT
 FIN AID ADMIN
 ngilbert@autotraining.edu</t>
   </si>
   <si>
     <t>(610) 363-6716</t>
   </si>
   <si>
-    <t>IMMACULATA UNIVERSITY</t>
+    <t>IMMACULATA Universtiy</t>
   </si>
   <si>
     <t>MAUREEN HOERMAN
 FIN AID COUNSELOR
 mhoerman@immaculata.edu</t>
   </si>
   <si>
     <t>(484) 323-3186</t>
   </si>
   <si>
-    <t>LINCOLN UNIVERSITY</t>
+    <t>LINCOLN Universtiy</t>
   </si>
   <si>
     <t>NICOLA LARKIN
 SR FIN AID CNSLR
 nlarkin@lincoln.edu</t>
   </si>
   <si>
     <t>(484) 365-7560</t>
   </si>
   <si>
-    <t>UNIVERSAL TECH INST-PA</t>
+    <t>Universtiy OF VALLEY FORGE</t>
+  </si>
+  <si>
+    <t>JARED SIDDALL
+FIN AID SPECIALIST
+jmsiddall@valleyforge.edu</t>
+  </si>
+  <si>
+    <t>(610) 917-1433</t>
+  </si>
+  <si>
+    <t>UniverstiyERSAL TECH INST-PA</t>
   </si>
   <si>
     <t>ROBERT BURNS
 AGENCY COORDINATOR
 robeburns@uti.edu</t>
   </si>
   <si>
     <t>(623) 445-0832</t>
   </si>
   <si>
-    <t>UNIVERSITY OF VALLEY FORGE</t>
-[...10 lines deleted...]
-    <t>WEST CHESTER UNIV OF PA</t>
+    <t>WEST CHESTER Universtiy OF PA</t>
   </si>
   <si>
     <t>Ian Davis
 INTERM ASOOC DIRCT
 idavis@wcupa.edu</t>
   </si>
   <si>
     <t>(610) 436-2627</t>
   </si>
   <si>
     <t>Clarion</t>
   </si>
   <si>
-    <t>CLARION UNIV OF PENNSYLVANIA</t>
+    <t>CLARION Universtiy OF PENNSYLVANIA</t>
   </si>
   <si>
     <t>ANNA DRAYER
 ASST DIR OF FIN AID
 adrayer@clarion.edu</t>
   </si>
   <si>
     <t>(814) 393-2315</t>
   </si>
   <si>
     <t>ISAAC LEONARD
 ADMIN COUNSELOR
 ileonard@clarion.edu</t>
   </si>
   <si>
     <t>(814) 393-2306</t>
   </si>
   <si>
     <t>Clearfield</t>
   </si>
   <si>
     <t>Penn State- DuBois</t>
   </si>
   <si>
     <t>Clinton</t>
   </si>
   <si>
-    <t>LOCK HAVEN UNIV OF PA</t>
+    <t>LOCK HAVEN Universtiy OF PA</t>
   </si>
   <si>
     <t>MIKE HALL
 INTERIM DIRECTOR
 mhall@lockhaven.edu</t>
   </si>
   <si>
     <t>Columbia</t>
   </si>
   <si>
-    <t>BLOOMSBURG UNIV OF PA</t>
+    <t>BLOOMSBURG Universtiy OF PA</t>
   </si>
   <si>
     <t>RONA ANDERSON
 AST DEAN COL LIB AT
 randers3@bloomu.edu</t>
   </si>
   <si>
     <t>(570) 389-4806</t>
   </si>
   <si>
     <t>MARLA KANE
 ASOC DIR FIN AID
 mkane@bloomu.edu</t>
   </si>
   <si>
     <t>(570) 389-4495</t>
   </si>
   <si>
     <t>Crawford</t>
   </si>
   <si>
     <t>Allegheny College</t>
   </si>
   <si>
     <t>Natasha Eckart
 Sr Assocociate Director of Financial Aid
 neckart@allegheny.edu</t>
   </si>
   <si>
     <t>(814) 332-2701</t>
   </si>
   <si>
     <t>Angelica Perez-Johnston
 Director of Ideas Center
 aperezjohnston@allegheny.edu</t>
   </si>
   <si>
     <t>(814) 332-3332</t>
   </si>
   <si>
-    <t>ALLEGHENY COLLEGE</t>
+    <t>ALLEGHENY College</t>
   </si>
   <si>
     <t>KRISTIN DUKES
 kdukes@allegheny.edu</t>
   </si>
   <si>
     <t>NATASHA ECKART
 SR ASSOC DIR FIN
 neckart@allegheny.edu</t>
   </si>
   <si>
     <t>Kristin Dukes
 kdukes@allegheny.edu</t>
   </si>
   <si>
     <t>LAUREL TECH INST MEADVILLE</t>
   </si>
   <si>
     <t>STEPHANIE MIGYANKO
 VP FINANCIAL AID
 smigyanko@laurel.edu</t>
   </si>
   <si>
     <t>(724) 439-4900</t>
   </si>
@@ -995,1428 +995,1455 @@
     <t>PRECISION MANUFACTURING IN</t>
   </si>
   <si>
     <t>JENNIFER JUREK
 FIN AID COORDINATOR
 jjurek@pmionline.edu</t>
   </si>
   <si>
     <t>(814) 333-2214</t>
   </si>
   <si>
     <t>Cumberland</t>
   </si>
   <si>
     <t>Central Penn College</t>
   </si>
   <si>
     <t>Megan Peterson
 Student Services
 meganpeterson@central.penn.edu</t>
   </si>
   <si>
     <t>(717) 728-2398</t>
   </si>
   <si>
-    <t>CENTRAL PENN COLLEGE</t>
+    <t>CENTRAL PENN College</t>
   </si>
   <si>
     <t>MEGAN PETERSON
 STDNT SERVICES
 meganpeterson@centralpenn.edu</t>
   </si>
   <si>
     <t>KATHY SHEPARD
 DIR FIN AID
 kathyshepard@centralpenn.edu</t>
   </si>
   <si>
     <t>(717) 728-2261</t>
   </si>
   <si>
-    <t>DICKINSON COLLEGE</t>
+    <t>DICKINSON College</t>
   </si>
   <si>
     <t>ERICA BURG
 ASSOC DIR FIN AID
 burge@dickinson.edu</t>
   </si>
   <si>
     <t>(717) 245-1308</t>
   </si>
   <si>
-    <t>MESSIAH UNIVERSITY</t>
+    <t>MESSIAH Universtiy</t>
   </si>
   <si>
     <t>GREG GEARHART
 DIR FINANCIAL AID
 gearhart@messiah.edu</t>
   </si>
   <si>
     <t>(717) 691-6007</t>
   </si>
   <si>
+    <t>SHIPPENSBURG Universtiy</t>
+  </si>
+  <si>
+    <t>TRINA SNYDER
+DIRECTOR OF FINANCIAL AID
+tmsnyd@ship.edu</t>
+  </si>
+  <si>
+    <t>(717) 477-1131 x3342</t>
+  </si>
+  <si>
     <t>Dauphin</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL-HARRISBURG</t>
   </si>
   <si>
     <t>LINDA PANKRATZ
 EXECUTIVE DIRECTOR
 lpankratz@empire.edu</t>
   </si>
   <si>
     <t>(717) 652-8500</t>
   </si>
   <si>
     <t>Harrisburg Area Community College</t>
   </si>
   <si>
     <t>Andrew Marah
 Director of Financial Aid
 fite@hacc.edu</t>
   </si>
   <si>
     <t>(717) 736-4160</t>
   </si>
   <si>
-    <t>HARRISBURG UNIVERSITY</t>
+    <t>Harrisburg AREA Community College</t>
+  </si>
+  <si>
+    <t>STEVE HELFRICH
+SPECIALIST,FA
+swhelfri@hacc.edu</t>
+  </si>
+  <si>
+    <t>(717) 339-3530</t>
+  </si>
+  <si>
+    <t>JENNIFER MASON
+FINANCIAL AID ADMIN
+jsmason@hacc.edu</t>
+  </si>
+  <si>
+    <t>(717) 736-4156</t>
+  </si>
+  <si>
+    <t>HARRISBURG Universtiy</t>
   </si>
   <si>
     <t>CHRISTOPHER MOWL
 DIRECTOR OF FIN AID
 cmowl@harrisburgu.edu</t>
   </si>
   <si>
     <t>(717) 901-5100 x1672</t>
   </si>
   <si>
-    <t>HBG AREA COMM COLL</t>
-[...17 lines deleted...]
-  <si>
     <t>Penn State- Harrisburg</t>
   </si>
   <si>
     <t>Delaware</t>
   </si>
   <si>
     <t>Cabrini University - Building Lives of Purpose Program</t>
   </si>
   <si>
     <t>Christine Lysionek
 Vice President for Student Life
 stephen.m.rupprecht@cabrini.edu.</t>
   </si>
   <si>
     <t>(610) 902-8416</t>
   </si>
   <si>
-    <t>CHEYNEY UNIV OF PENNSYLVANIA</t>
+    <t>CHEYNEY Universtiy OF PENNSYLVANIA</t>
   </si>
   <si>
     <t>TONYA WILLIAMS
 DIR FIN SERVICES
 twilliams@cheyney.edu</t>
   </si>
   <si>
     <t>(610) 399-2278</t>
   </si>
   <si>
-    <t>DELAWARE CO COMM COLL</t>
+    <t>DELAWARE CO Community College</t>
   </si>
   <si>
     <t>VALERIE HARDING
 SGSP SPECIALIST
 vharding@dccc.edu</t>
   </si>
   <si>
     <t>(610) 359-5352</t>
   </si>
   <si>
     <t>VICTORIA STOZEK
 ASSOC DIR FIN AID
 vstozek@dccc.edu</t>
   </si>
   <si>
     <t>(610) 359-7338</t>
   </si>
   <si>
-    <t>EASTERN UNIVERSITY</t>
+    <t>EASTERN Universtiy</t>
   </si>
   <si>
     <t>CLAIRE GOWEN
 ASSOC DIR ADMISSION
 claire.gowen@eastern.edu</t>
   </si>
   <si>
     <t>(610) 341-5849</t>
   </si>
   <si>
     <t>HEIDI HYSORE
 FIN AID COUNSELOR
 hhysore@eastern.edu</t>
   </si>
   <si>
     <t>(610) 225-5394</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL-SPRINGFIELD</t>
   </si>
   <si>
     <t>DENEAN WALKER GOODS
 EXECUTIVE DIRECTOR
 dwalkergoods@empire.edu</t>
   </si>
   <si>
     <t>(610) 543-4620</t>
   </si>
   <si>
-    <t>HARCUM COLLEGE</t>
+    <t>HARCUM College</t>
   </si>
   <si>
     <t>MORGAN DAWSON
 FINACIAL AID COUNSE
 mdawson@harcum.edu</t>
   </si>
   <si>
     <t>(610) 526-6173</t>
   </si>
   <si>
     <t>MELISSA WALSH
 DIRCT FINANCIAL AID
 mwalsh@harcum.edu</t>
   </si>
   <si>
     <t>(610) 526-6197</t>
   </si>
   <si>
-    <t>NEUMANN UNIVERSITY</t>
+    <t>NEUMANN Universtiy</t>
   </si>
   <si>
     <t>MARTY KRUPIAK
 FIN ASST COUNSELOR
 krupiakm@neumann.edu</t>
   </si>
   <si>
     <t>(610) 361-2582</t>
   </si>
   <si>
     <t>Penn State- Brandywine</t>
   </si>
   <si>
-    <t>ROSEMONT COLLEGE</t>
+    <t>ROSEMONT College</t>
   </si>
   <si>
     <t>JOSEPH ALAIMO
 DIRECTOR OF FIN AID
 joseph.alaimo@rosemont.edu</t>
   </si>
   <si>
     <t>(610) 527-0200</t>
   </si>
   <si>
-    <t>VILLANOVA UNIVERSITY</t>
+    <t xml:space="preserve">SHARNA PATTERSON
+DIRECTOR OF FINANCIAL AID
+</t>
+  </si>
+  <si>
+    <t>(610) 527-0200 x2214</t>
+  </si>
+  <si>
+    <t>VILLANOVA Universtiy</t>
   </si>
   <si>
     <t>JAMES AUSTERBERRY
 ASSISTANT DIRECTOR
 james.austerberry@villanova.edu</t>
   </si>
   <si>
     <t>(610) 519-4013</t>
   </si>
   <si>
     <t>NICOLE DAVIS
 AST DR RETENTION
 nicole.davis@villanova.edu</t>
   </si>
   <si>
     <t>(610) 519-4076</t>
   </si>
   <si>
-    <t>WIDENER UNIVERSITY</t>
+    <t>WIDENER Universtiy</t>
   </si>
   <si>
     <t>PAULA LEHRBERGER
 DIRECTOR FIN AID
 pjlehrberger@widener.edu</t>
   </si>
   <si>
     <t>(610) 499-1226</t>
   </si>
   <si>
     <t>DANA MOORE
 DIRECTOR OF FINANCIAL AID
 ddmoore1@widener.edu</t>
   </si>
   <si>
     <t>Williamson College of the Trades</t>
   </si>
   <si>
     <t>Gretchen Skipworth
 Director of Financial Aid
 gskipworth@williamson.edu</t>
   </si>
   <si>
     <t>(610) 566-1776 x233</t>
   </si>
   <si>
     <t>Williamson College of the Trades</t>
   </si>
   <si>
     <t>Jay Merillat
 Vice President of Enrollment Management
 jmerillat@williamson.edu</t>
   </si>
   <si>
     <t>(610) 566-1776 x235</t>
   </si>
   <si>
     <t>Erie</t>
   </si>
   <si>
-    <t>EDINBORO UNIV OF PENNSYLVANIA</t>
+    <t>EDINBORO Universtiy OF PENNSYLVANIA</t>
   </si>
   <si>
     <t>SCOTT ALLEN
 AST DRCTR FIN AID
 sallen@edinboro.edu</t>
   </si>
   <si>
     <t>(814) 732-1968</t>
   </si>
   <si>
-    <t>GANNON UNIVERSITY</t>
+    <t>GANNON Universtiy</t>
   </si>
   <si>
     <t>MARC GRUTKOWSKI
 ASSIST DIR FIN AID
 grutkows001@gannon.edu</t>
   </si>
   <si>
     <t>(814) 871-7485</t>
   </si>
   <si>
     <t>MARY POKRYWIECKI
 ASSOC DIR FIN AID
 pol002@gannon.edu</t>
   </si>
   <si>
     <t>(814) 871-7484</t>
   </si>
   <si>
-    <t>MERCYHURST COLLEGE</t>
+    <t>MERCYHURST College</t>
   </si>
   <si>
     <t>CAITLYN BURICK
 ASSIST DIR SFS
 cburick@mercyhurst.edu</t>
   </si>
   <si>
     <t>(814) 824-2512</t>
   </si>
   <si>
     <t>COLIN HURLEY
-DIR COMM ENGAGEMNT
+DIR Community ENGAGEMNT
 churley@mercyhurst.edu</t>
   </si>
   <si>
     <t>(814) 824-2471</t>
   </si>
   <si>
     <t>Penn State- Behrend</t>
   </si>
   <si>
     <t>Fairfax</t>
   </si>
   <si>
-    <t>STRAYER UNIVERSITY CENTER CITY</t>
+    <t>STRAYER Universtiy CENTER CITY</t>
   </si>
   <si>
     <t>JENNIFER ASSENAT
 DIRECTOR FIN AID
 jennifer.assenat@strayer.edu</t>
   </si>
   <si>
     <t>(703) 713-3746</t>
   </si>
   <si>
-    <t>STRAYER UNIVERSITY CRANBERRY WOODS</t>
+    <t>STRAYER Universtiy CRANBERRY WOODS</t>
   </si>
   <si>
     <t>JENNIFER ASSENAT
 DIRECOR FIN AID
 jennifer.assenat@strayer.edu</t>
   </si>
   <si>
-    <t>STRAYER UNIVERSITY DELW CNTY</t>
-[...5 lines deleted...]
-    <t>STRAYER UNIVERSTIY ALLENTOWN CAMPUS</t>
+    <t>STRAYER Universtiy DELW CNTY</t>
+  </si>
+  <si>
+    <t>STRAYER Universtiy LOWER BUCKS</t>
+  </si>
+  <si>
+    <t>STRAYER UniverstiyERSTIY ALLENTOWN CAMPUS</t>
   </si>
   <si>
     <t>Fayette</t>
   </si>
   <si>
     <t>LAUREL BUSINESS INSTITUTE</t>
   </si>
   <si>
     <t>JOSHUA HANZES
 FIN AID ADMIN
 hanzesj@laurel.edu</t>
   </si>
   <si>
     <t>STEPHANIE MIGYANKO
 VICE PRES FIN AID
 smigyanko@laurel.edu</t>
   </si>
   <si>
     <t>Penn State- Fayette</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
     <t>Franklin County Area Vo-Tech School</t>
   </si>
   <si>
     <t>Katrina Cole
 Financial Aid Associate
 katrina.cole@franklinctc.com</t>
   </si>
   <si>
     <t>(717) 263-5667</t>
   </si>
   <si>
     <t>Penn State- Mont Alto</t>
   </si>
   <si>
     <t>TRIANGLE TECH INST CHAMBERSBURG</t>
   </si>
   <si>
-    <t>WILSON COLLEGE</t>
+    <t>WILSON College</t>
   </si>
   <si>
     <t>LINDA BRITTAIN
 DEAN OF FIN AID
 linda.brittain@wilson.edu</t>
   </si>
   <si>
     <t>(717) 264-3787</t>
   </si>
   <si>
     <t>Greene</t>
   </si>
   <si>
     <t>GREENE COUNTY VOC TECH SCH</t>
   </si>
   <si>
     <t>JILL SUMMERSGILL
 FIN AID ADMIN
 summersgillj@greenectc.org</t>
   </si>
   <si>
     <t>(724) 627-3106</t>
   </si>
   <si>
     <t>JUDY SWAUGER
 PRACT NURSING COORD
 swaugerj@greenectc.org</t>
   </si>
   <si>
     <t>Waynesburg University</t>
   </si>
   <si>
     <t>Sarah Bell
 Career Development Specialist
 sbell@waynesburg.edu</t>
   </si>
   <si>
     <t>(724) 852-7790</t>
   </si>
   <si>
-    <t>WAYNESBURG UNIVERSITY</t>
+    <t>WAYNESBURG Universtiy</t>
   </si>
   <si>
     <t>JAIME STANNY
 ACADEMIC SUPPORT SP
 jaime.stanny@waynesburg.edu</t>
   </si>
   <si>
     <t>(724) 852-3321</t>
   </si>
   <si>
     <t>MATTHEW STOKAN
 DIRECTOR OF FIN AID
 mstokan@waynesburg.edu</t>
   </si>
   <si>
     <t>(724) 852-3208</t>
   </si>
   <si>
     <t>Huntingdon</t>
   </si>
   <si>
     <t>Juniata College</t>
   </si>
   <si>
     <t>Tracie Patrick
 Director of Financial Aid
 patrict@juniata.edu</t>
   </si>
   <si>
     <t>(814) 641-3142</t>
   </si>
   <si>
-    <t>JUNIATA COLLEGE</t>
+    <t>JUNIATA College</t>
   </si>
   <si>
     <t>BRADLEY WILLIAMS
 Financial Planning Specialist
 williabr@juniata.edu</t>
   </si>
   <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>INDIANA CO TECH CTR PRAC NURS</t>
   </si>
   <si>
     <t>KAYLA FULLER
 ADULT EDU COOR FIN AID
 kfuller@ictc.edu</t>
   </si>
   <si>
     <t>(724) 349-6700</t>
   </si>
   <si>
     <t>Indiana County Technology Center</t>
   </si>
   <si>
     <t>Kayla Fuller
 Adult Education Coordinator / Financial Aid
 kfuller@ictc.edu</t>
   </si>
   <si>
-    <t>INDIANA UNIV OF PA</t>
+    <t>INDIANA Universtiy OF PA</t>
   </si>
   <si>
     <t>ERIN FRITZ WOOD
 ASST DIR FIN AID
 efritz@iup.edu</t>
   </si>
   <si>
     <t>(724) 357-2218</t>
   </si>
   <si>
     <t>MEGAN MCCUE
 ASST DIR ACAD SUCCE
 mmccue@iup.edu</t>
   </si>
   <si>
     <t>(724) 357-4070</t>
   </si>
   <si>
     <t>Jefferson</t>
   </si>
   <si>
     <t>TRIANGLE TECH INC</t>
   </si>
   <si>
     <t>KELLY FLANDERS
 FINANCIAL AID ADVIS
 kflanders@triangle-tech.edu</t>
   </si>
   <si>
     <t>(814) 371-2090</t>
   </si>
   <si>
     <t>CATHERINE WAXTER
 FIN AID ADVISOR
 cwaxter@triangle-tech.edu</t>
   </si>
   <si>
     <t>Triangle Technology, Inc.- Falls Creek</t>
   </si>
   <si>
     <t>Catherine Waxter
 Financial Aid Advisor
 cwaxter@triangle-tech.edu</t>
   </si>
   <si>
     <t>Lackawanna</t>
   </si>
   <si>
-    <t>EMPIRE BEAUTY SCH WYOMING VALLEY</t>
-[...2 lines deleted...]
-    <t>HEATHER D'ANGELO
+    <t>EMPIRE BEAUTY School WYOMING VALLEY</t>
+  </si>
+  <si>
+    <t>HEATHER D&amp;#039;ANGELO
 EXECUTIVE DIRECTOR
 hdangelo@empire.edu</t>
   </si>
   <si>
     <t>(570) 343-4730</t>
   </si>
   <si>
     <t>Johhson College</t>
   </si>
   <si>
     <t>Theresa Watson
 Financial Aid Advisor
 twatson@johnson.edu</t>
   </si>
   <si>
     <t>(570) 702-8997</t>
   </si>
   <si>
-    <t>JOHNSON  COLLEGE</t>
+    <t>JOHNSON  College</t>
   </si>
   <si>
     <t>Denise Boyle
 Financial Aid Representative
 dboyle@johnson.edu</t>
   </si>
   <si>
     <t>(570) 702-8964</t>
   </si>
   <si>
     <t>Kellyn Williams
 Associate Vice President of Special Programs
 knolan@johnson.edu</t>
   </si>
   <si>
     <t>Keystone College</t>
   </si>
   <si>
     <t>Nicole Langan
 Associate Vice President of Student Life
 nicole.langan@keystone.edu</t>
   </si>
   <si>
     <t>(570) 945-8274</t>
   </si>
   <si>
-    <t>KEYSTONE COLLEGE</t>
+    <t>KEYSTONE College</t>
   </si>
   <si>
     <t>RACHEL SMITH
 AREA COORDINATOR
 rachel.smith@keystone.edu</t>
   </si>
   <si>
     <t>(570) 945-8288</t>
   </si>
   <si>
     <t>STU RENDA
 VP FINANCE &amp; ADMIN
 stu.renda@keystone.edu</t>
   </si>
   <si>
     <t>(570) 945-8378</t>
   </si>
   <si>
     <t>Lackawanna College</t>
   </si>
   <si>
     <t>Rebecca Cerra
 Academic Success Coach
 CerraR@lackawanna.edu</t>
   </si>
   <si>
     <t>(570) 961-6111</t>
   </si>
   <si>
-    <t>LACKAWANNA COLLEGE</t>
+    <t>LACKAWANNA College</t>
   </si>
   <si>
     <t>SHARON DANKS
 FIN AID COUNSELOR
 dankss@lackawanna.edu</t>
   </si>
   <si>
     <t>(570) 961-7863</t>
   </si>
   <si>
     <t>MATTHEW PETERS
 DRCTR FINANICAL AID
 petersm@lackawanna.edu</t>
   </si>
   <si>
     <t>(570) 961-7830</t>
   </si>
   <si>
     <t>Penn State- Worthington Scranton</t>
   </si>
   <si>
-    <t>UNIVERSITY OF SCRANTON</t>
+    <t>Universtiy OF SCRANTON</t>
   </si>
   <si>
     <t>CRYSTAL ONDRICK
 ASSIST DIR FIN AID
 crystal.ondrick@scranton.edu</t>
   </si>
   <si>
     <t>(570) 941-4759</t>
   </si>
   <si>
     <t>JEFFREY LIPPINCOTT
 FIN AID COUNSELOR
 jeffrey.lippincott@scranton.edu</t>
   </si>
   <si>
     <t>(570) 941-5943</t>
   </si>
   <si>
     <t>Lancaster</t>
   </si>
   <si>
-    <t>ELIZABETHTOWN COLLEGE</t>
+    <t>ELIZABETHTOWN College</t>
   </si>
   <si>
     <t>LINDSEY BARTON
 FIN AID COUNSELOR
 bartonlindsey@etown.edu</t>
   </si>
   <si>
     <t>(717) 361-1201</t>
   </si>
   <si>
     <t>MELODIE JACKSON
 DR FINANCIAL AID
 jacksonmr@etown.edu</t>
   </si>
   <si>
     <t>(717) 361-1404</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL-LANCASTER</t>
   </si>
   <si>
     <t>BRIAN GOFF
 EXECUTIVE DIRECTOR
 bgoff@empire.edu</t>
   </si>
   <si>
     <t>(717) 394-8561</t>
   </si>
   <si>
     <t>Franklin &amp; Marshall College</t>
   </si>
   <si>
     <t>M Clarke Paine
 Director of Financial Aid
 clarke.paine@fandm.edu</t>
   </si>
   <si>
     <t>(717) 358-3991</t>
   </si>
   <si>
     <t>Ruth Brumigan
 Director of Financial Aid
 rbrumagin@fortisinstitute.edu</t>
   </si>
   <si>
-    <t>LANCASTER BIBLE COLLEGE</t>
+    <t>LANCASTER BIBLE College</t>
   </si>
   <si>
     <t>ROSIE LAMMEY
 AST DIR FINAN AID
 rlammey@lbc.edu</t>
   </si>
   <si>
     <t>(717) 560-8200 x5436</t>
   </si>
   <si>
-    <t>MILLERSVILLE UNIV OF PA</t>
+    <t>MILLERSVILLE Universtiy</t>
+  </si>
+  <si>
+    <t>BRANDYN WHITMYER
+VA &amp; SG COORDINATOR
+FA.MAIL@MILLERSVILLE.EDU</t>
+  </si>
+  <si>
+    <t>(717) 871-5100</t>
+  </si>
+  <si>
+    <t>MILLERSVILLE Universtiy OF PA</t>
   </si>
   <si>
     <t>Emiyaril Alvarez Alvarez
 DIRECTOR OF FINANCIAL AID
 Emiyaril.Alvarez@millersville.edu</t>
   </si>
   <si>
-    <t>(717) 871-5100</t>
-[...9 lines deleted...]
-  <si>
     <t>Office of Financial aid
 Millersville University of PA</t>
   </si>
   <si>
     <t>Emi Alvarez
 Associate Director of Financial Aid
 Emiyaril.Alvarez@millersville.edu</t>
   </si>
   <si>
-    <t>PA COLLEGE OF HEALTH SCIENCES</t>
+    <t>PA College OF HEALTH SCIENCES</t>
   </si>
   <si>
     <t>BREANNE ZIPKO
 DRCTR STDT FIN SRVC
 blzipko@pacollege.edu</t>
   </si>
   <si>
     <t>(717) 947-6071</t>
   </si>
   <si>
     <t>Pennyslvania College of Health Sciences</t>
   </si>
   <si>
     <t>Breanne Zipko
 Director of Student Financial Services
 blzipko@pacollege.edu</t>
   </si>
   <si>
-    <t>SHIPPENSBURG UNIV OF PA</t>
+    <t>SHIPPENSBURG Universtiy OF PA</t>
   </si>
   <si>
     <t>KARA CONNORS
 ASSIST DIRECTOR
 klconnors@ship.edu</t>
   </si>
   <si>
     <t>(717) 477-1123 x3908</t>
   </si>
   <si>
-    <t>THADDEUS STEVENS COLL OF TECH</t>
+    <t>THADDEUS STEVENS College OF TECH</t>
   </si>
   <si>
     <t>EMILY SMOKER
 DIRECTOR FINANC AID
 smoker@stevenscollege.edu</t>
   </si>
   <si>
     <t>(717) 391-7206</t>
   </si>
   <si>
     <t>Lawrence</t>
   </si>
   <si>
     <t>NEW CASTLE SCHOOL OF TRADES</t>
   </si>
   <si>
     <t>PATRICE FELGER
 FIN AID ADMIN
 pfelger@ncstrades.edu</t>
   </si>
   <si>
     <t>(724) 964-8811</t>
   </si>
   <si>
-    <t>WESTMINSTER COLLEGE</t>
+    <t>WESTMINSTER College</t>
   </si>
   <si>
     <t>Regene King
 DIR OF FIN AID
 kingre@westminster.edu</t>
   </si>
   <si>
     <t>(724) 946-6173</t>
   </si>
   <si>
     <t>Westminster College</t>
   </si>
   <si>
     <t>Kim Matthews
 Assistant Director of Financial Aid
 mattheks@westminster.edu</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL - LEBANON</t>
   </si>
   <si>
     <t>KRISTEN MCCARRICK
 EXECUTIVE DIRECTOR
 kmccarrick@empire.edu</t>
   </si>
   <si>
     <t>(717) 272-3323</t>
   </si>
   <si>
-    <t>LEBANON VALLEY COLLEGE</t>
+    <t>LEBANON VALLEY College</t>
   </si>
   <si>
     <t>GINA MESSENGER
 FIN AID SYS ADMIN
 messenge@lvc.edu</t>
   </si>
   <si>
     <t>(717) 867-6125</t>
   </si>
   <si>
     <t>Lehigh</t>
   </si>
   <si>
-    <t>CEDAR CREST COLLEGE</t>
+    <t>CEDAR CREST College</t>
   </si>
   <si>
     <t>LYNNSAE POWERS
 STDNT SCCSS COACH
 lynnsae.powers@cedarcrest.edu</t>
   </si>
   <si>
     <t>(610) 606-4628</t>
   </si>
   <si>
     <t>VALERIE KREISER
 DRCTR STDNT FIN SRV
 valerie@cedarcrest.edu</t>
   </si>
   <si>
     <t>(610) 606-4602</t>
   </si>
   <si>
-    <t>DESALES UNIVERSITY</t>
+    <t>DESALES Universtiy</t>
   </si>
   <si>
     <t>JOYCE FARMER
 DIRECTOR FIN AID
 joyce.farmer@desales.edu</t>
   </si>
   <si>
     <t>(610) 282-1100 x1208</t>
   </si>
   <si>
     <t>EVELYN DISLA-HERNANDEZ
 ASSOC DIR RECONCIL
 evelyn.disla-hernandez@desales.edu</t>
   </si>
   <si>
     <t>(610) 282-1100 x1710</t>
   </si>
   <si>
-    <t>EMPIRE BEAUTY SCH LEHIGH VALLEY</t>
+    <t>Empire Beauty School Lehigh Valley</t>
+  </si>
+  <si>
+    <t>Scott Allen
+Assistant Director of Financial Aid
+sallen@edinboro.edu</t>
+  </si>
+  <si>
+    <t>EMPIRE BEAUTY School LEHIGH VALLEY</t>
   </si>
   <si>
     <t>MICHELLE ZEIGLER
 EXECUTIVE DIRECTOR
 mzeigler@empire.edu</t>
   </si>
   <si>
     <t>(610) 776-8908</t>
   </si>
   <si>
-    <t>Empire Beauty School Lehigh Valley</t>
-[...7 lines deleted...]
-    <t>LEHIGH CARBON COMMUNITY COLLEGE</t>
+    <t>LEHIGH CARBON Community College</t>
   </si>
   <si>
     <t>DOUG VORE
 ASSOC DIR FIN AID
 dvore@lccc.edu</t>
   </si>
   <si>
     <t>(610) 799-1734</t>
   </si>
   <si>
     <t>Lehigh Carbon Community Colloege</t>
   </si>
   <si>
     <t>Tynisa Muhammad
 Associate Director of Financial Aid - Student Services &amp; Outreach
 tmuhammad@lccc.edu</t>
   </si>
   <si>
     <t>MCCANN SCHOOL OF BUSINESS - ALLENTOWN</t>
   </si>
   <si>
     <t>BONNIE VENCKAUSKAS
 FIN SERV OFFICER
 bonnie.venckauskas@mccann.edu</t>
   </si>
   <si>
     <t>(484) 651-1845</t>
   </si>
   <si>
-    <t>MORAVIAN COLLEGE</t>
+    <t>MORAVIAN College</t>
   </si>
   <si>
     <t>ALYSON REMSING
 DIR UNDERGRAD RECR
 remsinga@moravian.edu</t>
   </si>
   <si>
     <t>(610) 861-1320</t>
   </si>
   <si>
     <t>NAREE SIMMONS
 ASSOC DIR FIN AID
 simmonsn@moravian.edu</t>
   </si>
   <si>
     <t>(610) 861-1330</t>
   </si>
   <si>
     <t>Penn State- Lehigh Valley</t>
   </si>
   <si>
     <t>Luzerne</t>
   </si>
   <si>
     <t>FORTIS INSTITUTE FORTY FORT</t>
   </si>
   <si>
     <t>RUTH BRUMAGIN
 DIRECTOR FIN AID
 rbrumagin@fortisinstitute.edu</t>
   </si>
   <si>
     <t>(570) 288-8400</t>
   </si>
   <si>
     <t>JOLIE HAIR AND BEAUTY ACADEMY</t>
   </si>
   <si>
     <t>MARYANN WISHNEFSKY
 NE FIN AID DIRECTOR
 mwishnefsky@jolieacademy.com</t>
   </si>
   <si>
     <t>(570) 825-8363</t>
   </si>
   <si>
-    <t>KINGS COLLEGE</t>
+    <t>KINGS College</t>
   </si>
   <si>
     <t>MARIJO ELIAS
 AST  DIR FIN AID
 marijoelias@kings.edu</t>
   </si>
   <si>
     <t>(570) 208-8117</t>
   </si>
   <si>
-    <t>LUZERNE CO COMM COLLEGE</t>
+    <t>LUZERNE CO Community College</t>
   </si>
   <si>
     <t>MARK CARPENTIER
 DIRECTOR FIN AID
 mcarpentier@luzerne.edu</t>
   </si>
   <si>
     <t>(570) 740-0390</t>
   </si>
   <si>
     <t>KARA FURMAN
 RETENTION SPECIALIS
 kfurman@luzerne.edu</t>
   </si>
   <si>
     <t>(570) 740-0648</t>
   </si>
   <si>
-    <t>MISERICORDIA UNIVERSITY</t>
+    <t>MISERICORDIA Universtiy</t>
   </si>
   <si>
     <t>ELIZABETH LIPSKI
 DIR STDNT FIN SERV
 elipski@misericordia.edu</t>
   </si>
   <si>
     <t>(570) 674-6194</t>
   </si>
   <si>
     <t>KAREN COLE
 ASSOC DIR FIN AID
 kcole@misericordia.edu</t>
   </si>
   <si>
     <t>(570) 674-6701</t>
   </si>
   <si>
-    <t>PENN STATE UNIVERSITY</t>
+    <t>PENN STATE Universtiy</t>
   </si>
   <si>
     <t>AMANDA CHAMBERS
 SENIOR COORDINATOR
 aby101@psu.edu</t>
   </si>
   <si>
     <t>(814) 867-0720</t>
   </si>
   <si>
     <t>CHERI MCCONNELL
 COACH FOST LIONS
 cln3@psu.edu</t>
   </si>
   <si>
     <t>Penn State- Hazleton</t>
   </si>
   <si>
     <t>Penn State- Wilkes-Barre</t>
   </si>
   <si>
-    <t>WILKES UNIVERSITY</t>
+    <t>WILKES Universtiy</t>
   </si>
   <si>
     <t>AMY TERKOWSKI
 ASSIST DIR FIN SERV
 amy.terkowski@wilkes.edu</t>
   </si>
   <si>
     <t>(570) 408-4409</t>
   </si>
   <si>
     <t>Lycoming</t>
   </si>
   <si>
-    <t>LYCOMING COLLEGE</t>
+    <t>LYCOMING College</t>
   </si>
   <si>
     <t>JIM LAKIS
 DIRECTOR FIN AID
 lakis@lycoming.edu</t>
   </si>
   <si>
     <t>(570) 321-4040</t>
   </si>
   <si>
-    <t>PENNA COLL OF TECHNOLOGY</t>
+    <t>PENNA College OF TECHNOLOGY</t>
   </si>
   <si>
     <t>ALLISON SAVAGE
 LEAP ADVISOR
 ams106@pct.edu</t>
   </si>
   <si>
     <t>(570) 320-5228</t>
   </si>
   <si>
     <t>KIMBERLY VENTI
 COORD OF SCHOLRSHPS
 kventi@pct.edu</t>
   </si>
   <si>
     <t>(570) 320-2400 x7048</t>
   </si>
   <si>
     <t>Pennsylvania College of Technology</t>
   </si>
   <si>
     <t>Kathleen McNaul
 Director of Academic Success
 kmcnaul@pct.edu</t>
   </si>
   <si>
     <t>(570) 320-2400 x7093</t>
   </si>
   <si>
     <t>Mercer</t>
   </si>
   <si>
     <t>Grove City College</t>
   </si>
   <si>
     <t>Gretchen Darcangelo
 Assistant Director of Financial Aid
 gndarcangelo@gcc.edu</t>
   </si>
   <si>
     <t>(724) 458-2141</t>
   </si>
   <si>
-    <t>GROVE CITY COLLEGE</t>
+    <t>GROVE CITY College</t>
   </si>
   <si>
     <t>JONATHAN BOLERATZ
 DIRECTOR OF FIN AID
 boleratzjr@gcc.edu</t>
   </si>
   <si>
     <t>(724) 458-2163</t>
   </si>
   <si>
     <t>GRETCHEN DARCANGELO
 ASSIST DIR FIN AID
 darcangelogn@gcc.edu</t>
   </si>
   <si>
     <t>LAUREL TECHNICAL INSTITUTE-HERMITAGE</t>
   </si>
   <si>
     <t>(724) 983-0700</t>
   </si>
   <si>
     <t>Penn State- Shenango</t>
   </si>
   <si>
-    <t>THIEL COLLEGE</t>
+    <t>THIEL College</t>
   </si>
   <si>
     <t>MICHELLE WORK
 EXEC DIR FIN AID
 mwork@thiel.edu</t>
   </si>
   <si>
     <t>(724) 589-2116</t>
   </si>
   <si>
     <t>Mifflin</t>
   </si>
   <si>
     <t>GEISINGER LEWISTOWN HOSP. SCL OF NURSIN</t>
   </si>
   <si>
     <t>HARRIET ARNDT
 FINANCIAL AID DIREC
 hlarndt1@geisinger.edu</t>
   </si>
   <si>
     <t>(717) 242-7206</t>
   </si>
   <si>
     <t>MIFFLIN-JUNIATA CAREER AND TEC</t>
   </si>
   <si>
     <t>HEATHER HAINES
 PRACT NURSING COORD
 hhaines@academynursing.com</t>
   </si>
   <si>
     <t>(717) 447-0394 x302</t>
   </si>
   <si>
     <t>Monroe</t>
   </si>
   <si>
-    <t>EAST STROUDSBURG UNIV OF PENNS</t>
+    <t>EAST STROUDSBURG Universtiy OF PENNS</t>
   </si>
   <si>
     <t>BAILEY HARMAN
 HEALTH AND WELLNESS
 bharman@esu.edu</t>
   </si>
   <si>
     <t>(570) 422-2845</t>
   </si>
   <si>
     <t>KARY TEJEDA
 DIR FINANCIAL AID
 ktejeda@esu.edu</t>
   </si>
   <si>
     <t>(570) 422-2885</t>
   </si>
   <si>
     <t>Montgomery</t>
   </si>
   <si>
-    <t>ARCADIA UNIV</t>
+    <t>ARCADIA Universtiy</t>
   </si>
   <si>
     <t>HOLLY KIRKPATRICK
 ASSIST VP FIN AID
 kirkpath@arcadia.edu</t>
   </si>
   <si>
     <t>(215) 572-2980</t>
   </si>
   <si>
     <t>AMY WATERS
 COORDINATOR FIN AID
 watersa@arcadia.edu</t>
   </si>
   <si>
-    <t>DREXEL UNIVERSITY</t>
+    <t>DREXEL Universtiy</t>
   </si>
   <si>
     <t>BERNETTA MILLONDE
 DRCTR DIVERSITY
 mccallbc@drexel.edu</t>
   </si>
   <si>
     <t>(215) 895-6732</t>
   </si>
   <si>
     <t>CINDY DE LONE
 EXEC DRT FIN AID
 cd32@drexel.edu</t>
   </si>
   <si>
     <t>(215) 571-4545</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL-CHELTENHAM</t>
   </si>
   <si>
     <t>ANITA DAY
 EXECUTIVE DIRECTOR
 aday@empire.edu</t>
   </si>
   <si>
     <t>(215) 881-6770</t>
   </si>
   <si>
-    <t>GWYNEDD MERCY UNIVERSITY</t>
+    <t>GWYNEDD MERCY Universtiy</t>
   </si>
   <si>
     <t>MICHELLE MOLINA
 ASSOCIATE DIRECTOR
 molina.m@gmercyu.edu</t>
   </si>
   <si>
     <t>(215) 646-7300</t>
   </si>
   <si>
     <t>ANN CLEARY
 SR FIN AID SPCLST
 clearya@gmercyu.edu</t>
   </si>
   <si>
-    <t>LANSDALE SCH OF BUSINESS</t>
+    <t>LANSchool DistrictALE School OF BUSINESS</t>
   </si>
   <si>
     <t>DAVID SOUZA
 FINANCIAL AID
 dsouza@lsb.edu</t>
   </si>
   <si>
     <t>(215) 699-5700</t>
   </si>
   <si>
     <t>MANOR C0LLEGE</t>
   </si>
   <si>
     <t>CHRIS HARTMAN
 DIR FIN AID
 chartman@manor.edu</t>
   </si>
   <si>
     <t>(215) 885-2360</t>
   </si>
   <si>
     <t>ALLISON MOOTZ
 VP STUDENT AFFAIRS
 amootz@manor.edu</t>
   </si>
   <si>
-    <t>MONTGOMERY COUNTY COMMUNITY CO</t>
+    <t>MONTGOMERY COUNTY Community CO</t>
   </si>
   <si>
     <t>JAMES SYMANEK
 COORD SCHOL &amp; SPEC
 jsymanek@mc3.edu</t>
   </si>
   <si>
     <t>(610) 718-1846</t>
   </si>
   <si>
     <t>Penn State- Abington</t>
   </si>
   <si>
-    <t>SALUS UNIVERSITY</t>
+    <t>SALUS Universtiy</t>
   </si>
   <si>
     <t>JAIME SCHULANG
 DIR STUDENT AFFAIRS
 jschulang@salus.edu</t>
   </si>
   <si>
     <t>(215) 780-1333</t>
   </si>
   <si>
-    <t>URSINUS COLLEGE</t>
+    <t>URSINUS College</t>
   </si>
   <si>
     <t>DIANA DEOKI
 ASST DRCTR ADMISSNS
 ddeoki@ursinus.edu</t>
   </si>
   <si>
     <t>(610) 409-3188</t>
   </si>
   <si>
     <t>ELLEN CURCIO
 DIRECTOR OF SFS
 ecurcio@ursinus.edu</t>
   </si>
   <si>
     <t>(610) 409-3626</t>
   </si>
   <si>
+    <t>ALLISON HOFFMAN
+ASSISTANT DIRECTOR OF ADMISSIONS
+ahoffman@ursinus.edu</t>
+  </si>
+  <si>
+    <t>(610) 409-3125</t>
+  </si>
+  <si>
     <t>Northampton</t>
   </si>
   <si>
-    <t>LAFAYETTE COLLEGE</t>
+    <t>LAFAYETTE College</t>
   </si>
   <si>
     <t>MICHELLE PRETOPAPA
 SR AST DIRECTOR
 pretopam@lafayette.edu</t>
   </si>
   <si>
     <t>(610) 330-5055</t>
   </si>
   <si>
-    <t>LEHIGH UNIVERSITY</t>
+    <t>LEHIGH Universtiy</t>
   </si>
   <si>
     <t>MARIA SALLY CRUZ
 LOAN COORDINATOR
 mic3@lehigh.edu</t>
   </si>
   <si>
     <t>(610) 758-3182</t>
   </si>
   <si>
-    <t>NORTHAMPTON COMMUNITY COLLEGE</t>
+    <t>NORTHAMPTON Community College</t>
   </si>
   <si>
     <t>MARYANN HAYTMANEK
 DRCTR, NEW CHOICES
 mhaytmanek@northampton.edu</t>
   </si>
   <si>
     <t>(610) 861-5350</t>
   </si>
   <si>
     <t>LORI WILLIAMS
 ASST DIR FIN AID
 lwilliams@northampton.edu</t>
   </si>
   <si>
     <t>(610) 861-5511</t>
   </si>
   <si>
     <t>TRIANGLE TECH - BETHLEHEM</t>
   </si>
   <si>
     <t>SHANNON BOWERMAN
 FINANICAL AID ADVIS
 sbowerman@triangle-tech.edu</t>
   </si>
@@ -2435,456 +2462,456 @@
     <t>TRIANGLE TECH - SUNBURY</t>
   </si>
   <si>
     <t>MICHAEL HUBER
 FINANCIAL AID ADMIN
 mhuber@triangle-tech.edu</t>
   </si>
   <si>
     <t>(570) 988-0700</t>
   </si>
   <si>
     <t>Philadelphia</t>
   </si>
   <si>
     <t>Chestnut Hill College</t>
   </si>
   <si>
     <t>Krista-Bailey Murphy
 Dean of Student Life
 murphyk@chc.edu</t>
   </si>
   <si>
     <t>(215) 248-7142</t>
   </si>
   <si>
-    <t>COMM COLL OF PHILADELPHIA</t>
+    <t>Community College OF PHILADELPHIA</t>
   </si>
   <si>
     <t>KYRA BECKETT
 FIN AID SPECIALIST
 kbeckett@ccp.edu</t>
   </si>
   <si>
     <t>(215) 751-8287</t>
   </si>
   <si>
     <t>MICHELLE LOPEZ
-COORD COMM ENGAGEMT
+COORD Community ENGAGEMT
 milopez@ccp.edu</t>
   </si>
   <si>
     <t>(215) 751-8373</t>
   </si>
   <si>
-    <t>EMPIRE BEAUTY SCH NE PHILLY</t>
+    <t>EMPIRE BEAUTY School NE PHILLY</t>
   </si>
   <si>
     <t>DIANE HENGSTLER
 EXECUTIVE DIRECTOR
 dhengstler@empire.edu</t>
   </si>
   <si>
     <t>(215) 637-3700</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL-CC PHILADELPHIA</t>
   </si>
   <si>
     <t>ROBERT MOORE
 EXECUTIVE DIRECTOR
 rmoore@empire.edu</t>
   </si>
   <si>
     <t>(215) 568-3980</t>
   </si>
   <si>
-    <t>HOLY FAMILY UNIVERSITY</t>
+    <t>HOLY FAMILY Universtiy</t>
   </si>
   <si>
     <t>SAMANTHA PAONE
 ASOC DIR FIN AID
 spaone@holyfamily.edu</t>
   </si>
   <si>
     <t>(267) 341-3451</t>
   </si>
   <si>
-    <t>LASALLE UNIVERSITY</t>
+    <t>LASALLE Universtiy</t>
   </si>
   <si>
     <t>HOLLY MCGARRITY
 FIN AID COUNSELOR
 mcgarrityh1@lasalle.edu</t>
   </si>
   <si>
     <t>(215) 951-1070</t>
   </si>
   <si>
     <t>LINETTE MORGAN
 ASSIST DIR FIN AID
 morganl@lasalle.edu</t>
   </si>
   <si>
     <t>(215) 951-1973</t>
   </si>
   <si>
     <t>ORLEANS TECH INSTITUTE</t>
   </si>
   <si>
     <t>NICK AQUILINO
 DRTR INFO STDNT SRV
 nick.aquilino@orleanstech.edu</t>
   </si>
   <si>
     <t>(215) 728-4465</t>
   </si>
   <si>
     <t>LATANYA BYRD
 DRCTR ST FIN SERV
 latanya.byrd@orleanstech.edu</t>
   </si>
   <si>
     <t>(215) 728-4702</t>
   </si>
   <si>
-    <t>PEIRCE COLLEGE</t>
+    <t>PEIRCE College</t>
   </si>
   <si>
     <t>ASHLEY DECORDRE
 FIN AID SPECIALIST
 aldecordre@peirce.edu</t>
   </si>
   <si>
     <t>(215) 670-9600</t>
   </si>
   <si>
     <t>PRISM CAREER INSTITUTE</t>
   </si>
   <si>
     <t>DEBBIE GERENA
 DIRECTOR FIN AID
 dgerena@prismcareerinstitute.edu</t>
   </si>
   <si>
     <t>(215) 708-7853</t>
   </si>
   <si>
     <t>Saint Joseph’s University</t>
   </si>
   <si>
     <t>Nancy Komada
 Director of Student Transition
 nkomada@sju.edu</t>
   </si>
   <si>
     <t>(610) 660-1068</t>
   </si>
   <si>
-    <t>ST JOSEPHS UNIVERSITY</t>
+    <t>ST JOSEPHS Universtiy</t>
   </si>
   <si>
     <t>NANCY KOMADA
 DIR STUDNT TRANSITN
 nkomada@sju.edu</t>
   </si>
   <si>
     <t>ELIZABETH RIHL LEWINSKY
 DIR OF FIN AID
 lewinsky@sju.edu</t>
   </si>
   <si>
     <t>(610) 660-1346</t>
   </si>
   <si>
     <t>Temple University - Foster Care to College Program</t>
   </si>
   <si>
     <t>Megan Woltemate
 CARE Team Case Manager
 megan.woltemate@temple.edu</t>
   </si>
   <si>
     <t>(215) 204-7188</t>
   </si>
   <si>
     <t>Temple University - Main Campus</t>
   </si>
   <si>
     <t>Alyssa Liles-Amponsah
 Associate Director of Diversity
 alyssa.liles-amponsah@temple.edu</t>
   </si>
   <si>
     <t>(215) 204-7181</t>
   </si>
   <si>
-    <t>TEMPLE UNIVERSITY MAIN CAMPUS</t>
+    <t>TEMPLE Universtiy MAIN CAMPUS</t>
   </si>
   <si>
     <t>TANEAN KINNING-ROBINSON
 ASSIST DIR
 tanean.kinning-robinson@temple.edu</t>
   </si>
   <si>
     <t>(215) 204-8760</t>
   </si>
   <si>
     <t>ANTONIO ROMERO
 ASSOC DIR DIVERSITY
 antonioromero@temple.edu</t>
   </si>
   <si>
-    <t>UNIVERSITY OF THE ARTS</t>
+    <t>Universtiy OF THE ARTS</t>
   </si>
   <si>
     <t>BECK GUSLER
 ASST DRCTR OPRATION
 rgusler@uarts.edu</t>
   </si>
   <si>
     <t>(215) 717-6152</t>
   </si>
   <si>
     <t>Schuylkill</t>
   </si>
   <si>
-    <t>EMPIRE BEAUTY SCH POTTSVILLE</t>
+    <t>EMPIRE BEAUTY School POTTSVILLE</t>
   </si>
   <si>
     <t>JENNIFER DAYNOROVICZ
 EXECUTIVE DIRECTOR
 jdaynorovicz@empire.edu</t>
   </si>
   <si>
     <t>(570) 622-6060</t>
   </si>
   <si>
     <t>JOSEPH F MCCLOCKEY SCHOOL OF NURSING</t>
   </si>
   <si>
     <t>MICHELLE SIMINITUS
 FINANCIAL AID ADMIN
 michelle.siminitus@lvhn.org</t>
   </si>
   <si>
     <t>(570) 621-5027</t>
   </si>
   <si>
     <t>Penn State- Schuylkill</t>
   </si>
   <si>
     <t>Snyder</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL-SHAMOKIN DAM</t>
   </si>
   <si>
     <t>KIRA LEIZEL
 EXECUTIVE DIRECTOR
 kleizel@empire.edu</t>
   </si>
   <si>
     <t>(570) 743-1410</t>
   </si>
   <si>
-    <t>SUSQUEHANNA UNIVERSITY</t>
+    <t>SUSQUEHANNA Universtiy</t>
   </si>
   <si>
     <t>KATIE ERDLEY
 ASSOC DIR
 erdley@susqu.edu</t>
   </si>
   <si>
     <t>(570) 372-4450</t>
   </si>
   <si>
     <t>Tioga</t>
   </si>
   <si>
-    <t>MANSFIELD UNIV OF PA</t>
+    <t>MANSFIELD Universtiy OF PA</t>
   </si>
   <si>
     <t>DENISE DAVEY
 ENROLL SERV REP
 ddavey@mansfield.edu</t>
   </si>
   <si>
     <t>(570) 662-4418</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
-    <t>CALIF UNIV OF PENNSYLVANIA</t>
+    <t>CALIF Universtiy OF PENNSYLVANIA</t>
   </si>
   <si>
     <t>DORI EICHELBERGER
 DIR ACAD SUCCESS
 eichelberger@calu.edu</t>
   </si>
   <si>
     <t>(724) 938-1523</t>
   </si>
   <si>
     <t>TRACI NECCIAI
 ASSOC DIR FIN AID
 necciai@calu.edu</t>
   </si>
   <si>
     <t>(724) 938-5535</t>
   </si>
   <si>
     <t>California University of Pennsylvania</t>
   </si>
   <si>
     <t>Jill Loop
 Director Academic Success
 loop@calu.edu</t>
   </si>
   <si>
-    <t>PENN COMM BUS TRADE SCH</t>
+    <t>PENN Community BUS TRADE SCH</t>
   </si>
   <si>
     <t>JAYNE TUITE
 DIRECT FIN AID
 jtuite@penncommercial.edu</t>
   </si>
   <si>
     <t>(724) 222-5330 x239</t>
   </si>
   <si>
     <t>Washington &amp; Jefferson College</t>
   </si>
   <si>
     <t>Kevin Totty
 Senior Associate Director
 ktotty@washjeff.edu</t>
   </si>
   <si>
     <t>(724) 223-6019</t>
   </si>
   <si>
-    <t>WASHINGTON &amp; JEFFERSON COLLEGE</t>
+    <t>WASHINGTON &amp; JEFFERSON College</t>
   </si>
   <si>
     <t>KATHRYN PLUMP
 ASSISTANT DIRECTOR
 kplump@washjeff.edu</t>
   </si>
   <si>
     <t>WESTERN AREA CAREER &amp; TECH CENTER</t>
   </si>
   <si>
     <t>JANET MCCLAIN
 FIN AID ADMIN
 jmcclain@wactc.net</t>
   </si>
   <si>
     <t>(724) 746-2890</t>
   </si>
   <si>
     <t>Westmoreland</t>
   </si>
   <si>
     <t>DOUGLAS EDUCATION CENTER</t>
   </si>
   <si>
     <t>MICHAEL CROSBY
 SR. FIN AID COORD
 mcrosby@dec.edu</t>
   </si>
   <si>
     <t>(724) 653-2196</t>
   </si>
   <si>
     <t>Penn State- New Kensington</t>
   </si>
   <si>
-    <t>SETON HILL UNIVERSITY</t>
+    <t>SETON HILL Universtiy</t>
   </si>
   <si>
     <t>LYNDA SUKOLSKY
 ASSIST DEAN
 sukolsky@setonhill.edu</t>
   </si>
   <si>
     <t>(724) 838-7834</t>
   </si>
   <si>
     <t>TRACEY SNYDER DE BAEZ
 DIR FIN AID
 snyderdebaez@setonhill.edu</t>
   </si>
   <si>
     <t>(724) 830-1010</t>
   </si>
   <si>
-    <t>ST VINCENT COLLEGE</t>
+    <t>ST VINCENT College</t>
   </si>
   <si>
     <t>CHERI KRAMER
 ASSIST DIR FIN AID
 cheri.kramer@stvincent.edu</t>
   </si>
   <si>
     <t>(724) 805-2584</t>
   </si>
   <si>
     <t>TRIANGLE TECH INC - GRNSBG</t>
   </si>
   <si>
     <t>TERESA SCHUCK
 FINANCIAL AID ADVIS
 tschuck@triangle-tech.edu</t>
   </si>
   <si>
     <t>CATHERINE WAXTER
 EXC DIR FINANCIAL A
 cwaxter@triangle-tech.edu</t>
   </si>
   <si>
-    <t>WEST VA JR COLLEGE-UNITED CAREER INSTIT</t>
+    <t>WEST VA JR College-UNITED CAREER INSTIT</t>
   </si>
   <si>
     <t>PATRICIA CALLEN
 DIRECTOR FIN AID
 pcallen@wvjc.edu</t>
   </si>
   <si>
     <t>(304) 296-8282</t>
   </si>
   <si>
     <t>SONYA OVER
 FINANCIAL AID REP
 sonya.over@unitedcareer.edu</t>
   </si>
   <si>
     <t>(724) 437-4600</t>
   </si>
   <si>
-    <t>WESTMORELAND COMMUNITY COLLEGE</t>
+    <t>WESTMORELAND Community College</t>
   </si>
   <si>
     <t>LYNNA THOMAS
 COUNS SPEC POPULATN
 thomasl@westmoreland.edu</t>
   </si>
   <si>
     <t>(724) 925-4000</t>
   </si>
   <si>
     <t>DEBORAH KUKIC
 FINANCIAL AID ASSISTANT
 kukicd@westmoreland.edu</t>
   </si>
   <si>
     <t>(724) 925-4063</t>
   </si>
   <si>
     <t>Wyoming</t>
   </si>
   <si>
     <t>SUSQUEHANNA CNTY CAREER &amp; TECH</t>
   </si>
   <si>
     <t>TAMMI MOWRY
@@ -2901,51 +2928,51 @@
     <t>EMPIRE BEAUTY SCHOOL HANOVER</t>
   </si>
   <si>
     <t>DANIELLE WENTZ
 EXECUTIVE DIRECTOR
 dwentz@empire.edu</t>
   </si>
   <si>
     <t>(717) 633-6201</t>
   </si>
   <si>
     <t>EMPIRE BEAUTY SCHOOL-YORK</t>
   </si>
   <si>
     <t>JOSH MOORE
 EXECUTIVE DIRECTOR
 jmoore@empire.edu</t>
   </si>
   <si>
     <t>(717) 600-8111</t>
   </si>
   <si>
     <t>Penn State- York</t>
   </si>
   <si>
-    <t>YORK COLLEGE OF PA</t>
+    <t>YORK College OF PA</t>
   </si>
   <si>
     <t>ERIC DINSMORE
 DRCTR FINANCIAL AID
 edinsmore@ycp.edu</t>
   </si>
   <si>
     <t>(717) 815-1282</t>
   </si>
   <si>
     <t>YTI CAREER INSTITUTE YORK</t>
   </si>
   <si>
     <t>DEBRA BOTTOMMS
 ASSIST DIR ED PLAN
 debra.bottomms@yti.edu</t>
   </si>
   <si>
     <t>(717) 757-8121</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -3315,51 +3342,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:C366"/>
+  <dimension ref="A1:C369"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32.5703125" customWidth="true" style="0"/>
     <col min="2" max="2" width="38.5703125" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.85546875" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="1" ht="27">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
     </row>
     <row r="2" spans="1:3" customHeight="1" ht="18">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -4087,73 +4114,73 @@
       <c r="B72" s="2" t="s">
         <v>165</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2" t="s">
         <v>167</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2" t="s">
         <v>170</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="C74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C74" s="2"/>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>173</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B76" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="B76" s="2" t="s">
+      <c r="C76" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="C76" s="2"/>
     </row>
     <row r="77" spans="1:3" customHeight="1" ht="15">
       <c r="A77" s="3" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>179</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C79" s="2" t="s">
@@ -4550,2555 +4577,2588 @@
         <v>269</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="2" t="s">
         <v>270</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="2" t="s">
         <v>273</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>274</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="122" spans="1:3" customHeight="1" ht="15">
-      <c r="A122" s="3" t="s">
+    <row r="122" spans="1:3">
+      <c r="A122" s="2" t="s">
         <v>276</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" s="2" t="s">
+      <c r="B122" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="B123" s="2" t="s">
+      <c r="C122" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="C123" s="2" t="s">
+    </row>
+    <row r="123" spans="1:3" customHeight="1" ht="15">
+      <c r="A123" s="3" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="2" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>35</v>
+        <v>281</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>36</v>
+        <v>282</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="2" t="s">
         <v>280</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>281</v>
+        <v>35</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>282</v>
+        <v>36</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>284</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="2" t="s">
         <v>286</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="2" t="s">
         <v>286</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B129" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="B130" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="C129" s="2" t="s">
+      <c r="C130" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="130" spans="1:3" customHeight="1" ht="15">
-[...11 lines deleted...]
-      <c r="C131" s="2" t="s">
+    <row r="131" spans="1:3" customHeight="1" ht="15">
+      <c r="A131" s="3" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="2" t="s">
         <v>296</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="2" t="s">
         <v>299</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>300</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="2" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="2" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>305</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="2" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="2" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>310</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="2" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>35</v>
+        <v>313</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>36</v>
+        <v>314</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="2" t="s">
         <v>312</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>313</v>
+        <v>35</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>314</v>
+        <v>36</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="2" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="2" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>318</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="2" t="s">
         <v>320</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>49</v>
+        <v>321</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>50</v>
+        <v>322</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="2" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>322</v>
+        <v>49</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>323</v>
+        <v>50</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="2" t="s">
         <v>324</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>325</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="2" t="s">
         <v>324</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>327</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="2" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="2" t="s">
         <v>329</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="2" t="s">
         <v>329</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="2" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="2" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>337</v>
       </c>
       <c r="C150" s="2" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="2" t="s">
         <v>338</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A151" s="3" t="s">
+      <c r="B151" s="2" t="s">
         <v>339</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>340</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="2" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      <c r="A153" s="2" t="s">
         <v>343</v>
       </c>
-      <c r="B153" s="2" t="s">
+    </row>
+    <row r="153" spans="1:3" customHeight="1" ht="15">
+      <c r="A153" s="3" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>346</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="2" t="s">
         <v>348</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>349</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="2" t="s">
         <v>348</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="2" t="s">
         <v>353</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>49</v>
+        <v>354</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-        <v>354</v>
+        <v>355</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>357</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="2" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>356</v>
+        <v>49</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>357</v>
-[...6 lines deleted...]
-      <c r="B160" s="2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" customHeight="1" ht="15">
+      <c r="A160" s="3" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="2" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C163" s="2" t="s">
         <v>362</v>
       </c>
-      <c r="B163" s="2" t="s">
-[...8 lines deleted...]
-        <v>363</v>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="2" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>256</v>
-[...10 lines deleted...]
-        <v>256</v>
+        <v>362</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" customHeight="1" ht="15">
+      <c r="A166" s="3" t="s">
+        <v>368</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="2" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>49</v>
+        <v>370</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-        <v>368</v>
+        <v>256</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="2" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>370</v>
+        <v>49</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>371</v>
-[...9 lines deleted...]
-      <c r="C170" s="2" t="s">
         <v>50</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" customHeight="1" ht="15">
+      <c r="A170" s="3" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>79</v>
+        <v>375</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>80</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="2" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="2" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>375</v>
+        <v>79</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>376</v>
-[...4 lines deleted...]
-        <v>377</v>
+        <v>80</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="2" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>380</v>
-[...6 lines deleted...]
-      <c r="B176" s="2" t="s">
         <v>381</v>
       </c>
-      <c r="C176" s="2" t="s">
-        <v>380</v>
+    </row>
+    <row r="176" spans="1:3" customHeight="1" ht="15">
+      <c r="A176" s="3" t="s">
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="2" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>386</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="2" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>388</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="180" spans="1:3" customHeight="1" ht="15">
-      <c r="A180" s="3" t="s">
+    <row r="180" spans="1:3">
+      <c r="A180" s="2" t="s">
         <v>390</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>392</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="2" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>393</v>
-[...3 lines deleted...]
-      <c r="A182" s="2" t="s">
         <v>394</v>
       </c>
-      <c r="B182" s="2" t="s">
+    </row>
+    <row r="182" spans="1:3" customHeight="1" ht="15">
+      <c r="A182" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="C182" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A183" s="3" t="s">
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="2" t="s">
         <v>396</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>398</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="2" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B184" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C184" s="2" t="s">
         <v>398</v>
       </c>
-      <c r="C184" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B185" s="2" t="s">
+    </row>
+    <row r="185" spans="1:3" customHeight="1" ht="15">
+      <c r="A185" s="3" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="2" t="s">
         <v>402</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>403</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="2" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>406</v>
-[...3 lines deleted...]
-      <c r="A188" s="3" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="2" t="s">
         <v>407</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="2" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>410</v>
-[...6 lines deleted...]
-      <c r="B190" s="2" t="s">
         <v>411</v>
       </c>
-      <c r="C190" s="2" t="s">
-        <v>82</v>
+    </row>
+    <row r="190" spans="1:3" customHeight="1" ht="15">
+      <c r="A190" s="3" t="s">
+        <v>412</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B191" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="2" t="s">
         <v>413</v>
       </c>
-      <c r="C191" s="2" t="s">
+      <c r="B192" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C192" s="2" t="s">
         <v>82</v>
-      </c>
-[...3 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="2" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>417</v>
-[...10 lines deleted...]
-        <v>36</v>
+        <v>82</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" customHeight="1" ht="15">
+      <c r="A194" s="3" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="2" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="2" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>422</v>
+        <v>35</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>423</v>
+        <v>36</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="2" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>424</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="2" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="2" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>429</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="2" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>431</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="2" t="s">
         <v>433</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>434</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="B202" s="2" t="s">
         <v>436</v>
       </c>
-      <c r="B202" s="2" t="s">
+      <c r="C202" s="2" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="2" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="2" t="s">
         <v>441</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>49</v>
+        <v>442</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>50</v>
+        <v>443</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="2" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="2" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>445</v>
+        <v>49</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      <c r="A207" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="2" t="s">
         <v>447</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>449</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="2" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>450</v>
-[...6 lines deleted...]
-      <c r="B209" s="2" t="s">
         <v>451</v>
       </c>
-      <c r="C209" s="2" t="s">
+    </row>
+    <row r="209" spans="1:3" customHeight="1" ht="15">
+      <c r="A209" s="3" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="2" t="s">
         <v>453</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>454</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="2" t="s">
         <v>453</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>35</v>
+        <v>456</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>36</v>
+        <v>457</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="2" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="2" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>459</v>
+        <v>35</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>458</v>
+        <v>36</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="2" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="2" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>464</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="B216" s="2" t="s">
         <v>466</v>
       </c>
-      <c r="B216" s="2" t="s">
+      <c r="C216" s="2" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="2" t="s">
         <v>468</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>469</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C218" s="2" t="s">
         <v>470</v>
-      </c>
-[...4 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="2" t="s">
         <v>473</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>474</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="2" t="s">
         <v>475</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>476</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="2" t="s">
         <v>478</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>479</v>
       </c>
       <c r="C221" s="2" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="2" t="s">
         <v>480</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A222" s="3" t="s">
+      <c r="B222" s="2" t="s">
         <v>481</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>482</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>484</v>
-[...3 lines deleted...]
-      <c r="A224" s="2" t="s">
         <v>485</v>
       </c>
-      <c r="B224" s="2" t="s">
+    </row>
+    <row r="224" spans="1:3" customHeight="1" ht="15">
+      <c r="A224" s="3" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B225" s="2" t="s">
         <v>488</v>
       </c>
-      <c r="B225" s="2" t="s">
+      <c r="C225" s="2" t="s">
         <v>489</v>
       </c>
-      <c r="C225" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A226" s="3" t="s">
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="2" t="s">
         <v>490</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>492</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="2" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B227" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="C227" s="2" t="s">
         <v>492</v>
       </c>
-      <c r="C227" s="2" t="s">
-[...11 lines deleted...]
-        <v>36</v>
+    </row>
+    <row r="228" spans="1:3" customHeight="1" ht="15">
+      <c r="A228" s="3" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="2" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C229" s="2" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="2" t="s">
         <v>496</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>497</v>
+      <c r="B230" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="2" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>500</v>
-[...6 lines deleted...]
-      <c r="B232" s="2" t="s">
         <v>501</v>
       </c>
-      <c r="C232" s="2" t="s">
+    </row>
+    <row r="232" spans="1:3" customHeight="1" ht="15">
+      <c r="A232" s="3" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="2" t="s">
         <v>503</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>504</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="2" t="s">
         <v>503</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>506</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="2" t="s">
         <v>508</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>35</v>
+        <v>509</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>36</v>
+        <v>510</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="2" t="s">
         <v>508</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="2" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C237" s="2"/>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="2" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>514</v>
+        <v>35</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>515</v>
+        <v>36</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="B239" s="2" t="s">
         <v>516</v>
       </c>
-      <c r="B239" s="2" t="s">
+      <c r="C239" s="2" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="2" t="s">
         <v>518</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>519</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="2" t="s">
         <v>521</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>522</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="2" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>524</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="2" t="s">
         <v>526</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>49</v>
+        <v>527</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-        <v>527</v>
+        <v>528</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>530</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="2" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>529</v>
+        <v>49</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>530</v>
-[...6 lines deleted...]
-      <c r="B246" s="2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" customHeight="1" ht="15">
+      <c r="A246" s="3" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="B247" s="2" t="s">
         <v>534</v>
       </c>
-      <c r="B247" s="2" t="s">
+      <c r="C247" s="2" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="B248" s="2" t="s">
         <v>537</v>
       </c>
-      <c r="B248" s="2" t="s">
+      <c r="C248" s="2" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="2" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>540</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>543</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>545</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="2" t="s">
         <v>547</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>548</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="2" t="s">
         <v>547</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>550</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>50</v>
+        <v>551</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="2" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>49</v>
+        <v>553</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>50</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="2" t="s">
         <v>552</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>49</v>
+        <v>555</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="2" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>554</v>
+        <v>49</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>555</v>
-[...4 lines deleted...]
-        <v>556</v>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="2" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>559</v>
-[...3 lines deleted...]
-      <c r="A259" s="2" t="s">
         <v>560</v>
       </c>
-      <c r="B259" s="2" t="s">
+    </row>
+    <row r="259" spans="1:3" customHeight="1" ht="15">
+      <c r="A259" s="3" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="2" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>563</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="2" t="s">
         <v>565</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>566</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>567</v>
       </c>
     </row>
-    <row r="262" spans="1:3" customHeight="1" ht="15">
-      <c r="A262" s="3" t="s">
+    <row r="262" spans="1:3">
+      <c r="A262" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="B262" s="2" t="s">
         <v>568</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="2" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>571</v>
-[...3 lines deleted...]
-      <c r="A264" s="2" t="s">
         <v>572</v>
       </c>
-      <c r="B264" s="2" t="s">
+    </row>
+    <row r="264" spans="1:3" customHeight="1" ht="15">
+      <c r="A264" s="3" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="2" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>575</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="2" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>255</v>
+        <v>578</v>
       </c>
       <c r="C266" s="2" t="s">
-        <v>256</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="C267" s="2" t="s">
         <v>576</v>
-      </c>
-[...4 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="2" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>49</v>
+        <v>255</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>50</v>
+        <v>256</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="2" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>580</v>
+        <v>257</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      <c r="A270" s="3" t="s">
         <v>582</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="2" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>585</v>
-[...3 lines deleted...]
-      <c r="A272" s="2" t="s">
         <v>586</v>
       </c>
-      <c r="B272" s="2" t="s">
+    </row>
+    <row r="272" spans="1:3" customHeight="1" ht="15">
+      <c r="A272" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="C272" s="2" t="s">
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="2" t="s">
         <v>588</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A273" s="3" t="s">
+      <c r="B273" s="2" t="s">
         <v>589</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>590</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="2" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>592</v>
-[...6 lines deleted...]
-      <c r="B275" s="2" t="s">
         <v>593</v>
       </c>
-      <c r="C275" s="2" t="s">
+    </row>
+    <row r="275" spans="1:3" customHeight="1" ht="15">
+      <c r="A275" s="3" t="s">
         <v>594</v>
       </c>
     </row>
-    <row r="276" spans="1:3" customHeight="1" ht="15">
-      <c r="A276" s="3" t="s">
+    <row r="276" spans="1:3">
+      <c r="A276" s="2" t="s">
         <v>595</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>597</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="2" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>598</v>
-[...6 lines deleted...]
-      <c r="B278" s="2" t="s">
         <v>599</v>
       </c>
-      <c r="C278" s="2" t="s">
-        <v>598</v>
+    </row>
+    <row r="278" spans="1:3" customHeight="1" ht="15">
+      <c r="A278" s="3" t="s">
+        <v>600</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="2" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="2" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B280" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="C280" s="2" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="2" t="s">
         <v>605</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>606</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="2" t="s">
         <v>605</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>35</v>
+        <v>608</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>36</v>
+        <v>609</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="2" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="2" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>611</v>
+        <v>35</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>610</v>
+        <v>36</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="2" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="2" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>616</v>
       </c>
       <c r="C286" s="2" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="2" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>618</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="2" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C288" s="2" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="C289" s="2" t="s">
         <v>622</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="2" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B290" s="2" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="2" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>627</v>
+        <v>49</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>628</v>
+        <v>50</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="2" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B292" s="2" t="s">
         <v>629</v>
       </c>
       <c r="C292" s="2" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="293" spans="1:3" customHeight="1" ht="15">
-      <c r="A293" s="3" t="s">
+    <row r="293" spans="1:3">
+      <c r="A293" s="2" t="s">
         <v>631</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="2" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="2" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>636</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="296" spans="1:3">
-      <c r="A296" s="2" t="s">
+    <row r="296" spans="1:3" customHeight="1" ht="15">
+      <c r="A296" s="3" t="s">
         <v>638</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="2" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B297" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="C297" s="2" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="B298" s="2" t="s">
         <v>643</v>
       </c>
-      <c r="B298" s="2" t="s">
+      <c r="C298" s="2" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="2" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B299" s="2" t="s">
         <v>646</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      <c r="A300" s="3" t="s">
         <v>647</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="2" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B301" s="2" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="2" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B302" s="2" t="s">
-        <v>81</v>
+        <v>653</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="303" spans="1:3" customHeight="1" ht="15">
       <c r="A303" s="3" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="2" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="2" t="s">
         <v>655</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>656</v>
+        <v>81</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>657</v>
-[...6 lines deleted...]
-      <c r="B306" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" customHeight="1" ht="15">
+      <c r="A306" s="3" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="B307" s="2" t="s">
         <v>660</v>
       </c>
-      <c r="B307" s="2" t="s">
+      <c r="C307" s="2" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="2" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="B308" s="2" t="s">
-        <v>35</v>
+        <v>663</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>36</v>
+        <v>664</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="2" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="2" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>35</v>
+        <v>668</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>36</v>
+        <v>669</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="2" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>667</v>
+        <v>35</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>668</v>
+        <v>36</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="2" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B312" s="2" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="2" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>672</v>
+        <v>35</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>673</v>
+        <v>36</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="B314" s="2" t="s">
         <v>674</v>
       </c>
-      <c r="B314" s="2" t="s">
+      <c r="C314" s="2" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="2" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B315" s="2" t="s">
         <v>677</v>
       </c>
       <c r="C315" s="2" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="B316" s="2" t="s">
         <v>679</v>
       </c>
-      <c r="B316" s="2" t="s">
+      <c r="C316" s="2" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="B317" s="2" t="s">
         <v>682</v>
       </c>
-      <c r="B317" s="2" t="s">
+      <c r="C317" s="2" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="C318" s="2" t="s">
         <v>685</v>
-      </c>
-[...4 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="C319" s="2" t="s">
         <v>688</v>
-      </c>
-[...4 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="2" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B320" s="2" t="s">
         <v>690</v>
       </c>
       <c r="C320" s="2" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="2" t="s">
         <v>692</v>
       </c>
       <c r="B321" s="2" t="s">
         <v>693</v>
       </c>
       <c r="C321" s="2" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="2" t="s">
         <v>695</v>
       </c>
       <c r="B322" s="2" t="s">
         <v>696</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="C323" s="2" t="s">
         <v>698</v>
-      </c>
-[...4 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="2" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B324" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="C324" s="2" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="2" t="s">
         <v>702</v>
       </c>
       <c r="B325" s="2" t="s">
         <v>703</v>
       </c>
       <c r="C325" s="2" t="s">
         <v>704</v>
       </c>
     </row>
-    <row r="326" spans="1:3" customHeight="1" ht="15">
-      <c r="A326" s="3" t="s">
+    <row r="326" spans="1:3">
+      <c r="A326" s="2" t="s">
         <v>705</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>707</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="2" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="B327" s="2" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="2" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="B328" s="2" t="s">
-        <v>35</v>
+        <v>710</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>36</v>
-[...9 lines deleted...]
-      <c r="C329" s="2" t="s">
         <v>711</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3" customHeight="1" ht="15">
+      <c r="A329" s="3" t="s">
+        <v>712</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="2" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B330" s="2" t="s">
-        <v>49</v>
+        <v>714</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="A331" s="3" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="2" t="s">
         <v>713</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="2" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B332" s="2" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="2" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="B333" s="2" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>36</v>
-[...14 lines deleted...]
-      <c r="A335" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3" customHeight="1" ht="15">
+      <c r="A334" s="3" t="s">
         <v>720</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>723</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="2" t="s">
         <v>721</v>
       </c>
       <c r="B336" s="2" t="s">
-        <v>722</v>
+        <v>35</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>723</v>
-[...3 lines deleted...]
-      <c r="A337" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="2" t="s">
         <v>724</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A338" s="2" t="s">
+      <c r="B337" s="2" t="s">
         <v>725</v>
       </c>
-      <c r="B338" s="2" t="s">
+      <c r="C337" s="2" t="s">
         <v>726</v>
       </c>
-      <c r="C338" s="2" t="s">
+    </row>
+    <row r="338" spans="1:3" customHeight="1" ht="15">
+      <c r="A338" s="3" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="2" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B339" s="2" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>729</v>
-[...3 lines deleted...]
-      <c r="A340" s="2" t="s">
         <v>730</v>
       </c>
-      <c r="B340" s="2" t="s">
+    </row>
+    <row r="340" spans="1:3" customHeight="1" ht="15">
+      <c r="A340" s="3" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="2" t="s">
         <v>732</v>
       </c>
       <c r="B341" s="2" t="s">
         <v>733</v>
       </c>
       <c r="C341" s="2" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="B342" s="2" t="s">
         <v>735</v>
       </c>
-      <c r="B342" s="2" t="s">
+      <c r="C342" s="2" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="B343" s="2" t="s">
         <v>738</v>
       </c>
-      <c r="B343" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C343" s="2" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B344" s="2" t="s">
         <v>740</v>
       </c>
-      <c r="B344" s="2" t="s">
+      <c r="C344" s="2" t="s">
         <v>741</v>
       </c>
-      <c r="C344" s="2" t="s">
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="2" t="s">
         <v>742</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A345" s="3" t="s">
+      <c r="B345" s="2" t="s">
         <v>743</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>744</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="C346" s="2" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="2" t="s">
         <v>747</v>
       </c>
       <c r="B347" s="2" t="s">
-        <v>49</v>
+        <v>748</v>
       </c>
       <c r="C347" s="2" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      <c r="B348" s="2" t="s">
         <v>749</v>
       </c>
-      <c r="C348" s="2" t="s">
+    </row>
+    <row r="348" spans="1:3" customHeight="1" ht="15">
+      <c r="A348" s="3" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="2" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="B349" s="2" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C349" s="2" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="2" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B350" s="2" t="s">
-        <v>754</v>
+        <v>49</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>755</v>
+        <v>50</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="B351" s="2" t="s">
         <v>756</v>
       </c>
-      <c r="B351" s="2" t="s">
+      <c r="C351" s="2" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="2" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="B352" s="2" t="s">
         <v>758</v>
       </c>
       <c r="C352" s="2" t="s">
-        <v>82</v>
+        <v>759</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="2" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B353" s="2" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C353" s="2" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="2" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="B354" s="2" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="C354" s="2" t="s">
-        <v>763</v>
+        <v>82</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="2" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="B355" s="2" t="s">
         <v>765</v>
       </c>
       <c r="C355" s="2" t="s">
-        <v>766</v>
+        <v>82</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="2" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>767</v>
       </c>
       <c r="C356" s="2" t="s">
         <v>768</v>
       </c>
     </row>
-    <row r="357" spans="1:3" customHeight="1" ht="15">
-      <c r="A357" s="3" t="s">
+    <row r="357" spans="1:3">
+      <c r="A357" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="B357" s="2" t="s">
         <v>769</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>770</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="2" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B358" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="2" t="s">
         <v>771</v>
       </c>
-      <c r="C358" s="2" t="s">
-[...9 lines deleted...]
-      <c r="A360" s="2" t="s">
+      <c r="B359" s="2" t="s">
         <v>774</v>
       </c>
-      <c r="B360" s="2" t="s">
+      <c r="C359" s="2" t="s">
         <v>775</v>
       </c>
-      <c r="C360" s="2" t="s">
+    </row>
+    <row r="360" spans="1:3" customHeight="1" ht="15">
+      <c r="A360" s="3" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="2" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B361" s="2" t="s">
-        <v>35</v>
+        <v>778</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>36</v>
-[...9 lines deleted...]
-      <c r="C362" s="2" t="s">
         <v>779</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3" customHeight="1" ht="15">
+      <c r="A362" s="3" t="s">
+        <v>780</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="2" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B363" s="2" t="s">
-        <v>35</v>
+        <v>782</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>36</v>
+        <v>783</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="2" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="B364" s="2" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="C364" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="2" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="B365" s="2" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="2" t="s">
         <v>784</v>
       </c>
       <c r="B366" s="2" t="s">
-        <v>785</v>
+        <v>35</v>
       </c>
       <c r="C366" s="2" t="s">
-        <v>786</v>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>793</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="true" formatColumns="true" formatRows="true" insertColumns="true" insertRows="true" insertHyperlinks="true" deleteColumns="true" deleteRows="true" selectLockedCells="false" sort="true" autoFilter="true" pivotTables="true" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;L&amp;"Arial"&amp;10 &amp;BPage &amp;P of &amp;N&amp;B &amp;C&amp;R&amp;"Arial"&amp;10 &amp;BRevised 05/2017&amp;B </oddFooter>
     <evenHeader/>
     <evenFooter>&amp;L&amp;"Arial"&amp;10 &amp;BPage &amp;P of &amp;N&amp;B &amp;C&amp;R&amp;"Arial"&amp;10 &amp;BRevised 05/2017&amp;B </evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>